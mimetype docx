--- v0 (2026-02-18)
+++ v1 (2026-07-11)
@@ -189,983 +189,990 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00BA51FB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7CC154" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA51FB">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10117D53" w14:textId="4B8EB778" w:rsidR="00024DF4" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="10117D53" w14:textId="4B8EB778" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> Клубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> се издава от и е собственост на </w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t xml:space="preserve">търговско дружество </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk216451439"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>„Доверие Брико“ АД</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>, ЕИК 130006992, със седалище и адрес на управление: гр. София, бул. Цариградско шосе № 115, представлявано от Андрей Евтимов – изпълнителен директор</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B35E9C">
+      <w:r w:rsidR="00B35E9C" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613B92BE" w14:textId="6B17D1A7" w:rsidR="00B35E9C" w:rsidRPr="00BA51FB" w:rsidRDefault="00B35E9C" w:rsidP="00024DF4">
+    <w:p w14:paraId="613B92BE" w14:textId="717D025F" w:rsidR="00B35E9C" w:rsidRPr="008809A7" w:rsidRDefault="00B35E9C" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve">За контакт: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="0053126D" w:rsidRPr="008809A7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>doverie-brico@mr-bricolage.bg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008809A7">
+        <w:t xml:space="preserve">; телефон: </w:t>
+      </w:r>
+      <w:r w:rsidR="0053126D" w:rsidRPr="008809A7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>070088111</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0A018969" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="0A018969" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CF7BB8" w14:textId="77777777" w:rsidR="00B35E9C" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="42CF7BB8" w14:textId="77777777" w:rsidR="00B35E9C" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk216451388"/>
-      <w:r w:rsidR="00391A28" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
         <w:t xml:space="preserve">Клубна карта </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk216355384"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve">дава възможност на </w:t>
       </w:r>
-      <w:r w:rsidR="00EE0C73" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="008809A7">
         <w:t>титуляра</w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> й</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>да получи</w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> отстъпка от </w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t xml:space="preserve">определен процент върху </w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
         <w:t>цената на избрани от него продукти</w:t>
       </w:r>
-      <w:r w:rsidR="00054B35" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00054B35" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
         <w:t xml:space="preserve">при покупка  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve">във физическите магазини </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="00054B35" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00054B35" w:rsidRPr="008809A7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780133B8" w14:textId="3D21553B" w:rsidR="00024DF4" w:rsidRPr="00B35E9C" w:rsidRDefault="00054B35" w:rsidP="00024DF4">
+    <w:p w14:paraId="780133B8" w14:textId="3D21553B" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00054B35" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B35E9C">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Клубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B35E9C">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B35E9C">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B35E9C">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B35E9C">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> не може да бъде използвана при покупка на продукти в</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> онлайн</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B35E9C">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> магазина на „Доверие Брико“ АД</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> на </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk216338761"/>
       <w:bookmarkStart w:id="5" w:name="_Hlk216355822"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>HYPERLINK</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> "</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>https</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText>://</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>www</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText>.</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>mr</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText>-</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>bricolage</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText>.</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>bg</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText>"</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>://</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>www</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>bg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207A5CE5" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="207A5CE5" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8EE77C" w14:textId="0669DAAF" w:rsidR="00391A28" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="7B8EE77C" w14:textId="0669DAAF" w:rsidR="00391A28" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> Процентът на отстъпката</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk216360423"/>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t>се определя индивидуално</w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> при издаване</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> на картата</w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> и може да бъде различен за различните </w:t>
       </w:r>
-      <w:r w:rsidR="00EE0C73" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="008809A7">
         <w:t>титуляри</w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> на </w:t>
       </w:r>
-      <w:r w:rsidR="0067775B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="0067775B" w:rsidRPr="008809A7">
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
         <w:t>лубна карта М</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="00668048" w14:textId="77777777" w:rsidR="00391A28" w:rsidRPr="00BA51FB" w:rsidRDefault="00391A28" w:rsidP="00024DF4">
+    <w:p w14:paraId="00668048" w14:textId="77777777" w:rsidR="00391A28" w:rsidRPr="008809A7" w:rsidRDefault="00391A28" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74EFE6D1" w14:textId="6849DB15" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00391A28" w:rsidP="00024DF4">
+    <w:p w14:paraId="74EFE6D1" w14:textId="6849DB15" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00391A28" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00806D05">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
         <w:t xml:space="preserve">Отстъпката по Клубна карта </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk216356296"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00806D05">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00806D05">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00806D05">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00806D05">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00806D05">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
         <w:t xml:space="preserve">не важи за </w:t>
       </w:r>
-      <w:r w:rsidRPr="00806D05">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve">стоки в промоция, както и за стоки, включени в </w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00806D05">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t xml:space="preserve">рекламните </w:t>
       </w:r>
-      <w:r w:rsidRPr="00806D05">
+      <w:r w:rsidRPr="008809A7">
         <w:t>брошур</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00806D05">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>и</w:t>
       </w:r>
-      <w:r w:rsidRPr="00806D05">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> на </w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00806D05">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>„</w:t>
       </w:r>
-      <w:r w:rsidRPr="00806D05">
+      <w:r w:rsidRPr="008809A7">
         <w:t>Д</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00806D05">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>оверие Брико“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00806D05">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008809A7">
+        <w:t xml:space="preserve"> АД. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612A0AFC" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="612A0AFC" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06694986" w14:textId="77777777" w:rsidR="002F035F" w:rsidRPr="00BA51FB" w:rsidRDefault="00391A28" w:rsidP="002F035F">
+    <w:p w14:paraId="06694986" w14:textId="77777777" w:rsidR="002F035F" w:rsidRPr="008809A7" w:rsidRDefault="00391A28" w:rsidP="002F035F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F035F" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="002F035F" w:rsidRPr="008809A7">
         <w:t xml:space="preserve">Клубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002F035F" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="002F035F" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002F035F" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="002F035F" w:rsidRPr="008809A7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002F035F" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="002F035F" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="002F035F" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="002F035F" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> се издава на физически лица на възраст над 18 години, както и на юридически лица. Физическо лице под 18 години няма право да получи клубна карта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B9119C" w14:textId="103654CD" w:rsidR="002F035F" w:rsidRPr="00BA51FB" w:rsidRDefault="002F035F" w:rsidP="00024DF4">
+    <w:p w14:paraId="70B9119C" w14:textId="103654CD" w:rsidR="002F035F" w:rsidRPr="008809A7" w:rsidRDefault="002F035F" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve">Клубната карта </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk216356338"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B35E9C">
+      <w:r w:rsidRPr="008809A7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve">се издава </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>по преценка на „Доверие Брико“ АД</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t>и</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>не е достъпна за всички лица</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve">, които изразяват желание за получаване. Издателят си запазва правото да одобрява или отказва издаването на Клубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B35E9C">
+      <w:r w:rsidRPr="008809A7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> на кандидатите по свое усмотрение, без да е задължен да посочва конкретни причини за отказ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACE7803" w14:textId="0F5FFC04" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="4ACE7803" w14:textId="0F5FFC04" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DDEF8DB" w14:textId="64211987" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="008904A6" w:rsidP="00024DF4">
+    <w:p w14:paraId="6DDEF8DB" w14:textId="64211987" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="008904A6" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> Клубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> може да бъде издадена</w:t>
       </w:r>
-      <w:r w:rsidR="00B57180" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00B57180" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> на физически но</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
         <w:t>с</w:t>
       </w:r>
-      <w:r w:rsidR="00B57180" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00B57180" w:rsidRPr="008809A7">
         <w:t xml:space="preserve">ител или в електронен формат. </w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E7C0AA" w14:textId="77777777" w:rsidR="00391A28" w:rsidRPr="00BA51FB" w:rsidRDefault="00391A28" w:rsidP="00024DF4">
+    <w:p w14:paraId="53E7C0AA" w14:textId="77777777" w:rsidR="00391A28" w:rsidRPr="008809A7" w:rsidRDefault="00391A28" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A749A41" w14:textId="49185C60" w:rsidR="00B57180" w:rsidRPr="00BA51FB" w:rsidRDefault="008904A6" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="008809A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
+      <w:r w:rsidR="00B57180" w:rsidRPr="008809A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57180" w:rsidRPr="008809A7">
+        <w:t xml:space="preserve"> Клубна карта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57180" w:rsidRPr="008809A7">
+        <w:t xml:space="preserve"> се издава на място в магазин от веригата </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57180" w:rsidRPr="008809A7">
+        <w:t xml:space="preserve"> след</w:t>
+      </w:r>
       <w:r w:rsidR="00B57180" w:rsidRPr="00BA51FB">
-        <w:rPr>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> след подаване на попълнено и подписано </w:t>
+        <w:t xml:space="preserve"> подаване на попълнено и подписано </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Hlk216352605"/>
       <w:r w:rsidR="00B57180" w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve">Заявление за издаване на Клубна карта </w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
       <w:r w:rsidR="00B57180" w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve">. </w:t>
@@ -1608,227 +1615,281 @@
           <w:bCs/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve"> Мобилното приложение </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cardbox</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B35E9C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve">е собственост на търговско дружество </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>“Кардбокс” АД (</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA51FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Кардбокс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA51FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>” АД (</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:t>ЕИК 204390133, седалище и адрес на управление: гр. София 1000, бул. “Александър Стамболийски” № 84-85, ет.5, офис №23)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Доверие Брико“ АД </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>не носи отговорност за функционалността, достъпността или поддръжката на мобилното приложение Cardbox, както и за политики</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">не носи отговорност за функционалността, достъпността или поддръжката на мобилното приложение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>, процедури</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Cardbox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> или условия</w:t>
+        <w:t>, както и за политики</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>та</w:t>
+        <w:t>те</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">, определени от неговия собственик. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE0C73" w:rsidRPr="00BA51FB">
+        <w:t>, процедури</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA51FB">
+        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>те</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Титулярът</w:t>
+        <w:t xml:space="preserve"> или условия</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA51FB">
+        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>та</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на </w:t>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00BA51FB">
+        <w:t xml:space="preserve">, определени от неговия собственик. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">следва да се запознае и да приеме </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002F5BD3" w:rsidRPr="00BA51FB">
+        <w:t>Титулярът</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>О</w:t>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA51FB">
+        <w:t xml:space="preserve">Клубна карта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA51FB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B35E9C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA51FB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA51FB">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">бщите условия и </w:t>
+        <w:t xml:space="preserve">следва да се запознае и да приеме </w:t>
       </w:r>
       <w:r w:rsidR="002F5BD3" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>П</w:t>
+        <w:t>О</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">олитиката за </w:t>
+        <w:t xml:space="preserve">бщите условия и </w:t>
       </w:r>
       <w:r w:rsidR="002F5BD3" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>поверителност</w:t>
+        <w:t>П</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на личните данни на мобилното приложение Cardbox, които са независими от настоящите Общи условия и </w:t>
+        <w:t xml:space="preserve">олитиката за </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5BD3" w:rsidRPr="00BA51FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>поверителност</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA51FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на личните данни на мобилното приложение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA51FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cardbox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA51FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, които са независими от настоящите Общи условия и </w:t>
       </w:r>
       <w:r w:rsidR="00EE0C73" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Задължителна</w:t>
       </w:r>
       <w:r w:rsidR="00EE0C73" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>та</w:t>
       </w:r>
       <w:r w:rsidR="00EE0C73" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -2280,51 +2341,59 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
       <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve">загуби и/или вреди вследствие на изгубена, открадната или повредена </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:t>ф</w:t>
       </w:r>
       <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve">изическа карта. В случай че на касата </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:t>в магазин</w:t>
       </w:r>
       <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
-        <w:t xml:space="preserve"> картата не може да бъде сканирана поради повреда (напр. драскотина, деформация, нечетим баркод и др.), </w:t>
+        <w:t xml:space="preserve"> картата не може да бъде сканирана поради повреда (напр. драскотина, деформация, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
+        <w:t>нечетим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
+        <w:t xml:space="preserve"> баркод и др.), </w:t>
       </w:r>
       <w:r w:rsidR="00EE0C73" w:rsidRPr="00BA51FB">
         <w:t>титулярът</w:t>
       </w:r>
       <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve"> й не може да се възползва от отстъпката </w:t>
       </w:r>
       <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
         <w:t>за конкретната покупка нито в момента на пазаруване, нито впоследствие.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C6249D" w14:textId="5121DB23" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA51FB">
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A778535" w14:textId="6C0DBDED" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00105257" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -2576,241 +2645,175 @@
         <w:t>К</w:t>
       </w:r>
       <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve">лубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
       <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve"> можете да намерите на </w:t>
       </w:r>
-      <w:r w:rsidR="00602F8B">
-[...100 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https</w:t>
+        </w:r>
+        <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>://</w:t>
+        </w:r>
+        <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>www</w:t>
+        </w:r>
+        <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>mr</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>bricolage</w:t>
+        </w:r>
+        <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>bg</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
       <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve">, както и същите да бъдат предоставени в </w:t>
       </w:r>
       <w:r w:rsidR="00105257" w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve">магазин от веригата </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
       <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
         <w:t xml:space="preserve"> при поискване. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CDEDD9" w14:textId="77777777" w:rsidR="00105257" w:rsidRPr="00BA51FB" w:rsidRDefault="00105257" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...54 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6342779F" w14:textId="77777777" w:rsidR="0053679F" w:rsidRPr="00B35E9C" w:rsidRDefault="0053679F"/>
     <w:sectPr w:rsidR="0053679F" w:rsidRPr="00B35E9C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
@@ -3556,50 +3559,51 @@
     <w:rsid w:val="005103B0"/>
     <w:rsid w:val="00511ADF"/>
     <w:rsid w:val="005120B2"/>
     <w:rsid w:val="00512B36"/>
     <w:rsid w:val="00512D3F"/>
     <w:rsid w:val="005136DD"/>
     <w:rsid w:val="005138CC"/>
     <w:rsid w:val="005146AA"/>
     <w:rsid w:val="00514AAF"/>
     <w:rsid w:val="00514E53"/>
     <w:rsid w:val="00515334"/>
     <w:rsid w:val="00516B53"/>
     <w:rsid w:val="00517D9E"/>
     <w:rsid w:val="00520545"/>
     <w:rsid w:val="005205AC"/>
     <w:rsid w:val="005213A7"/>
     <w:rsid w:val="0052160B"/>
     <w:rsid w:val="0052222A"/>
     <w:rsid w:val="005228FF"/>
     <w:rsid w:val="00523EDE"/>
     <w:rsid w:val="00524359"/>
     <w:rsid w:val="005246CA"/>
     <w:rsid w:val="00526A91"/>
     <w:rsid w:val="00526E2E"/>
     <w:rsid w:val="00531243"/>
+    <w:rsid w:val="0053126D"/>
     <w:rsid w:val="0053211B"/>
     <w:rsid w:val="005322E9"/>
     <w:rsid w:val="0053258E"/>
     <w:rsid w:val="005340C1"/>
     <w:rsid w:val="0053415A"/>
     <w:rsid w:val="0053679F"/>
     <w:rsid w:val="00536E6B"/>
     <w:rsid w:val="00541567"/>
     <w:rsid w:val="005430D1"/>
     <w:rsid w:val="00543870"/>
     <w:rsid w:val="00545D8E"/>
     <w:rsid w:val="00546474"/>
     <w:rsid w:val="005466E6"/>
     <w:rsid w:val="00546F3F"/>
     <w:rsid w:val="0054742A"/>
     <w:rsid w:val="00547B30"/>
     <w:rsid w:val="00550B44"/>
     <w:rsid w:val="00550B74"/>
     <w:rsid w:val="00553789"/>
     <w:rsid w:val="00553BF3"/>
     <w:rsid w:val="00553D70"/>
     <w:rsid w:val="00554432"/>
     <w:rsid w:val="00555EE8"/>
     <w:rsid w:val="00556500"/>
     <w:rsid w:val="00556D93"/>
@@ -3615,50 +3619,51 @@
     <w:rsid w:val="0057097D"/>
     <w:rsid w:val="00571CFD"/>
     <w:rsid w:val="00577DEA"/>
     <w:rsid w:val="005805D2"/>
     <w:rsid w:val="0058068E"/>
     <w:rsid w:val="0058094C"/>
     <w:rsid w:val="005820AB"/>
     <w:rsid w:val="0058224E"/>
     <w:rsid w:val="005841BD"/>
     <w:rsid w:val="00584D5A"/>
     <w:rsid w:val="00585EF9"/>
     <w:rsid w:val="005867BF"/>
     <w:rsid w:val="00587058"/>
     <w:rsid w:val="00587CAB"/>
     <w:rsid w:val="00587E56"/>
     <w:rsid w:val="0059100F"/>
     <w:rsid w:val="00592F3E"/>
     <w:rsid w:val="005935B8"/>
     <w:rsid w:val="00594976"/>
     <w:rsid w:val="00594CEF"/>
     <w:rsid w:val="005961C6"/>
     <w:rsid w:val="00596C85"/>
     <w:rsid w:val="0059758F"/>
     <w:rsid w:val="005A1AB1"/>
     <w:rsid w:val="005A1C64"/>
+    <w:rsid w:val="005A2177"/>
     <w:rsid w:val="005A2423"/>
     <w:rsid w:val="005A33C6"/>
     <w:rsid w:val="005A3D92"/>
     <w:rsid w:val="005A4310"/>
     <w:rsid w:val="005A4862"/>
     <w:rsid w:val="005A4924"/>
     <w:rsid w:val="005A5198"/>
     <w:rsid w:val="005A7174"/>
     <w:rsid w:val="005A7DA7"/>
     <w:rsid w:val="005B0B74"/>
     <w:rsid w:val="005B0BAA"/>
     <w:rsid w:val="005B2D6D"/>
     <w:rsid w:val="005B301A"/>
     <w:rsid w:val="005B32F3"/>
     <w:rsid w:val="005B3AC1"/>
     <w:rsid w:val="005B4156"/>
     <w:rsid w:val="005B4956"/>
     <w:rsid w:val="005B4DB4"/>
     <w:rsid w:val="005B4DBE"/>
     <w:rsid w:val="005B4E0B"/>
     <w:rsid w:val="005B55B9"/>
     <w:rsid w:val="005B6C5C"/>
     <w:rsid w:val="005B7408"/>
     <w:rsid w:val="005C0DB1"/>
     <w:rsid w:val="005C47F0"/>
@@ -3741,94 +3746,92 @@
     <w:rsid w:val="00642BDA"/>
     <w:rsid w:val="006431E2"/>
     <w:rsid w:val="0064366E"/>
     <w:rsid w:val="0064372B"/>
     <w:rsid w:val="0064402A"/>
     <w:rsid w:val="006441C6"/>
     <w:rsid w:val="00644403"/>
     <w:rsid w:val="00645378"/>
     <w:rsid w:val="00645558"/>
     <w:rsid w:val="00645E28"/>
     <w:rsid w:val="00646393"/>
     <w:rsid w:val="00646460"/>
     <w:rsid w:val="00647C1B"/>
     <w:rsid w:val="00650098"/>
     <w:rsid w:val="00650AA8"/>
     <w:rsid w:val="00651E83"/>
     <w:rsid w:val="00651E9A"/>
     <w:rsid w:val="00652B9F"/>
     <w:rsid w:val="00652FE6"/>
     <w:rsid w:val="00654E14"/>
     <w:rsid w:val="0065655F"/>
     <w:rsid w:val="006566B9"/>
     <w:rsid w:val="00657671"/>
     <w:rsid w:val="00661052"/>
     <w:rsid w:val="006617F4"/>
-    <w:rsid w:val="00661F68"/>
     <w:rsid w:val="00662872"/>
     <w:rsid w:val="00662A03"/>
     <w:rsid w:val="0066523D"/>
     <w:rsid w:val="0066527C"/>
     <w:rsid w:val="00665757"/>
     <w:rsid w:val="00666020"/>
     <w:rsid w:val="00666200"/>
     <w:rsid w:val="00666E60"/>
     <w:rsid w:val="006675CF"/>
     <w:rsid w:val="006710EF"/>
     <w:rsid w:val="00673EA8"/>
     <w:rsid w:val="006754F6"/>
     <w:rsid w:val="00675D07"/>
     <w:rsid w:val="00676FA1"/>
     <w:rsid w:val="0067775B"/>
     <w:rsid w:val="006778DB"/>
     <w:rsid w:val="00677A4B"/>
     <w:rsid w:val="0068025A"/>
     <w:rsid w:val="006827AC"/>
     <w:rsid w:val="00682D1A"/>
     <w:rsid w:val="006834EE"/>
     <w:rsid w:val="00683B9D"/>
     <w:rsid w:val="00684A4F"/>
     <w:rsid w:val="00685563"/>
     <w:rsid w:val="0068600F"/>
     <w:rsid w:val="006867B6"/>
     <w:rsid w:val="00686943"/>
     <w:rsid w:val="006905BE"/>
     <w:rsid w:val="006910D4"/>
     <w:rsid w:val="00691651"/>
     <w:rsid w:val="00691DB2"/>
     <w:rsid w:val="006921E7"/>
     <w:rsid w:val="006962B6"/>
     <w:rsid w:val="00697275"/>
     <w:rsid w:val="006973BE"/>
     <w:rsid w:val="006976AF"/>
     <w:rsid w:val="006977EB"/>
     <w:rsid w:val="006A09AB"/>
     <w:rsid w:val="006A180F"/>
     <w:rsid w:val="006A2101"/>
     <w:rsid w:val="006A2184"/>
     <w:rsid w:val="006A23A0"/>
-    <w:rsid w:val="006A2C8A"/>
     <w:rsid w:val="006A423D"/>
     <w:rsid w:val="006A435B"/>
     <w:rsid w:val="006A5EE4"/>
     <w:rsid w:val="006A68B3"/>
     <w:rsid w:val="006A6B5D"/>
     <w:rsid w:val="006B03CA"/>
     <w:rsid w:val="006B0601"/>
     <w:rsid w:val="006B0E3C"/>
     <w:rsid w:val="006B1F27"/>
     <w:rsid w:val="006B3D5D"/>
     <w:rsid w:val="006B5D5F"/>
     <w:rsid w:val="006B69AA"/>
     <w:rsid w:val="006B6F03"/>
     <w:rsid w:val="006B7EF8"/>
     <w:rsid w:val="006C169B"/>
     <w:rsid w:val="006C22DB"/>
     <w:rsid w:val="006C2A9C"/>
     <w:rsid w:val="006C62BD"/>
     <w:rsid w:val="006C6B4D"/>
     <w:rsid w:val="006D00B3"/>
     <w:rsid w:val="006D0631"/>
     <w:rsid w:val="006D0832"/>
     <w:rsid w:val="006D0FD9"/>
     <w:rsid w:val="006D2656"/>
     <w:rsid w:val="006D4A51"/>
@@ -3961,51 +3964,50 @@
     <w:rsid w:val="007E0B30"/>
     <w:rsid w:val="007E0D3A"/>
     <w:rsid w:val="007E1302"/>
     <w:rsid w:val="007E1E26"/>
     <w:rsid w:val="007E233C"/>
     <w:rsid w:val="007E41B0"/>
     <w:rsid w:val="007E4505"/>
     <w:rsid w:val="007E4993"/>
     <w:rsid w:val="007E4BEA"/>
     <w:rsid w:val="007E4E26"/>
     <w:rsid w:val="007E7F09"/>
     <w:rsid w:val="007F022A"/>
     <w:rsid w:val="007F09CB"/>
     <w:rsid w:val="007F0CE2"/>
     <w:rsid w:val="007F3B66"/>
     <w:rsid w:val="007F5F78"/>
     <w:rsid w:val="007F6D87"/>
     <w:rsid w:val="007F7B89"/>
     <w:rsid w:val="007F7D3A"/>
     <w:rsid w:val="008002ED"/>
     <w:rsid w:val="00800F14"/>
     <w:rsid w:val="0080121E"/>
     <w:rsid w:val="00802A18"/>
     <w:rsid w:val="00803ABD"/>
     <w:rsid w:val="008059D9"/>
-    <w:rsid w:val="00806D05"/>
     <w:rsid w:val="008100B8"/>
     <w:rsid w:val="00810B5C"/>
     <w:rsid w:val="008118A9"/>
     <w:rsid w:val="0081288B"/>
     <w:rsid w:val="00813920"/>
     <w:rsid w:val="00813ABD"/>
     <w:rsid w:val="00815285"/>
     <w:rsid w:val="0081561A"/>
     <w:rsid w:val="00816A0F"/>
     <w:rsid w:val="00816A72"/>
     <w:rsid w:val="00816D81"/>
     <w:rsid w:val="00821B58"/>
     <w:rsid w:val="00821E02"/>
     <w:rsid w:val="00823895"/>
     <w:rsid w:val="00824A69"/>
     <w:rsid w:val="00825F31"/>
     <w:rsid w:val="00827393"/>
     <w:rsid w:val="008309E4"/>
     <w:rsid w:val="00830A9A"/>
     <w:rsid w:val="00830EE3"/>
     <w:rsid w:val="00831546"/>
     <w:rsid w:val="00831C6A"/>
     <w:rsid w:val="008323B2"/>
     <w:rsid w:val="00833599"/>
     <w:rsid w:val="00834161"/>
@@ -4025,50 +4027,51 @@
     <w:rsid w:val="008533F2"/>
     <w:rsid w:val="00853645"/>
     <w:rsid w:val="00854063"/>
     <w:rsid w:val="00854340"/>
     <w:rsid w:val="00855E4B"/>
     <w:rsid w:val="00856533"/>
     <w:rsid w:val="00860BA1"/>
     <w:rsid w:val="00861567"/>
     <w:rsid w:val="008617FA"/>
     <w:rsid w:val="00862CC4"/>
     <w:rsid w:val="00863122"/>
     <w:rsid w:val="00864383"/>
     <w:rsid w:val="008643FF"/>
     <w:rsid w:val="008663E2"/>
     <w:rsid w:val="0086645A"/>
     <w:rsid w:val="00866680"/>
     <w:rsid w:val="00867D14"/>
     <w:rsid w:val="00871D43"/>
     <w:rsid w:val="00871D6C"/>
     <w:rsid w:val="0087550A"/>
     <w:rsid w:val="00876D1D"/>
     <w:rsid w:val="00877212"/>
     <w:rsid w:val="00877CC2"/>
     <w:rsid w:val="00877F0B"/>
     <w:rsid w:val="008801D0"/>
+    <w:rsid w:val="008809A7"/>
     <w:rsid w:val="0088159E"/>
     <w:rsid w:val="008822C0"/>
     <w:rsid w:val="00882E74"/>
     <w:rsid w:val="008833C1"/>
     <w:rsid w:val="00885B19"/>
     <w:rsid w:val="008860F8"/>
     <w:rsid w:val="00887D05"/>
     <w:rsid w:val="008904A6"/>
     <w:rsid w:val="008909EE"/>
     <w:rsid w:val="00890D1F"/>
     <w:rsid w:val="00890F5D"/>
     <w:rsid w:val="0089113B"/>
     <w:rsid w:val="00891609"/>
     <w:rsid w:val="008919D8"/>
     <w:rsid w:val="00892EE5"/>
     <w:rsid w:val="00893E7B"/>
     <w:rsid w:val="00894C30"/>
     <w:rsid w:val="0089571B"/>
     <w:rsid w:val="00895E92"/>
     <w:rsid w:val="008A0246"/>
     <w:rsid w:val="008A07A4"/>
     <w:rsid w:val="008A26D4"/>
     <w:rsid w:val="008A30DE"/>
     <w:rsid w:val="008A41FD"/>
     <w:rsid w:val="008A44A8"/>
@@ -4812,51 +4815,50 @@
     <w:rsid w:val="00E04654"/>
     <w:rsid w:val="00E04937"/>
     <w:rsid w:val="00E057EC"/>
     <w:rsid w:val="00E066CB"/>
     <w:rsid w:val="00E070F9"/>
     <w:rsid w:val="00E10AA9"/>
     <w:rsid w:val="00E10F1F"/>
     <w:rsid w:val="00E11F4C"/>
     <w:rsid w:val="00E12238"/>
     <w:rsid w:val="00E122D3"/>
     <w:rsid w:val="00E12324"/>
     <w:rsid w:val="00E1321B"/>
     <w:rsid w:val="00E134DE"/>
     <w:rsid w:val="00E13BC1"/>
     <w:rsid w:val="00E13C79"/>
     <w:rsid w:val="00E145D0"/>
     <w:rsid w:val="00E14868"/>
     <w:rsid w:val="00E15063"/>
     <w:rsid w:val="00E15605"/>
     <w:rsid w:val="00E15A89"/>
     <w:rsid w:val="00E1627A"/>
     <w:rsid w:val="00E16CAE"/>
     <w:rsid w:val="00E16F07"/>
     <w:rsid w:val="00E16FD5"/>
     <w:rsid w:val="00E177B4"/>
-    <w:rsid w:val="00E17CCC"/>
     <w:rsid w:val="00E2183B"/>
     <w:rsid w:val="00E21A89"/>
     <w:rsid w:val="00E222A9"/>
     <w:rsid w:val="00E228F8"/>
     <w:rsid w:val="00E22D6D"/>
     <w:rsid w:val="00E2353A"/>
     <w:rsid w:val="00E23902"/>
     <w:rsid w:val="00E23A9C"/>
     <w:rsid w:val="00E25213"/>
     <w:rsid w:val="00E26D1C"/>
     <w:rsid w:val="00E27D36"/>
     <w:rsid w:val="00E321BF"/>
     <w:rsid w:val="00E33866"/>
     <w:rsid w:val="00E35D8F"/>
     <w:rsid w:val="00E35F74"/>
     <w:rsid w:val="00E369C8"/>
     <w:rsid w:val="00E37B2E"/>
     <w:rsid w:val="00E40A77"/>
     <w:rsid w:val="00E415EE"/>
     <w:rsid w:val="00E42C68"/>
     <w:rsid w:val="00E43197"/>
     <w:rsid w:val="00E445B5"/>
     <w:rsid w:val="00E449B8"/>
     <w:rsid w:val="00E44F86"/>
     <w:rsid w:val="00E45B7A"/>
@@ -4943,51 +4945,50 @@
     <w:rsid w:val="00EE521D"/>
     <w:rsid w:val="00EE6428"/>
     <w:rsid w:val="00EE6E47"/>
     <w:rsid w:val="00EE75D5"/>
     <w:rsid w:val="00EE7CB5"/>
     <w:rsid w:val="00EE7F37"/>
     <w:rsid w:val="00EF065E"/>
     <w:rsid w:val="00EF06E0"/>
     <w:rsid w:val="00EF12B1"/>
     <w:rsid w:val="00EF217A"/>
     <w:rsid w:val="00EF3665"/>
     <w:rsid w:val="00EF45DE"/>
     <w:rsid w:val="00EF4882"/>
     <w:rsid w:val="00EF50B6"/>
     <w:rsid w:val="00EF6708"/>
     <w:rsid w:val="00EF71AC"/>
     <w:rsid w:val="00F00666"/>
     <w:rsid w:val="00F01C7C"/>
     <w:rsid w:val="00F020BE"/>
     <w:rsid w:val="00F0265F"/>
     <w:rsid w:val="00F02F60"/>
     <w:rsid w:val="00F03387"/>
     <w:rsid w:val="00F03CBA"/>
     <w:rsid w:val="00F04CFA"/>
     <w:rsid w:val="00F058EA"/>
-    <w:rsid w:val="00F067D9"/>
     <w:rsid w:val="00F06F58"/>
     <w:rsid w:val="00F07229"/>
     <w:rsid w:val="00F07911"/>
     <w:rsid w:val="00F11602"/>
     <w:rsid w:val="00F11EC2"/>
     <w:rsid w:val="00F13489"/>
     <w:rsid w:val="00F13805"/>
     <w:rsid w:val="00F1783D"/>
     <w:rsid w:val="00F2047C"/>
     <w:rsid w:val="00F20688"/>
     <w:rsid w:val="00F21A67"/>
     <w:rsid w:val="00F2223B"/>
     <w:rsid w:val="00F22517"/>
     <w:rsid w:val="00F2271C"/>
     <w:rsid w:val="00F229AF"/>
     <w:rsid w:val="00F24280"/>
     <w:rsid w:val="00F24A26"/>
     <w:rsid w:val="00F253DF"/>
     <w:rsid w:val="00F25E5C"/>
     <w:rsid w:val="00F317DB"/>
     <w:rsid w:val="00F31895"/>
     <w:rsid w:val="00F31A34"/>
     <w:rsid w:val="00F31DDD"/>
     <w:rsid w:val="00F31FF1"/>
     <w:rsid w:val="00F3321C"/>
@@ -5070,51 +5071,50 @@
     <w:rsid w:val="00FC7ED1"/>
     <w:rsid w:val="00FD00B6"/>
     <w:rsid w:val="00FD07F3"/>
     <w:rsid w:val="00FD1381"/>
     <w:rsid w:val="00FD356E"/>
     <w:rsid w:val="00FE0C22"/>
     <w:rsid w:val="00FE2655"/>
     <w:rsid w:val="00FE2A94"/>
     <w:rsid w:val="00FE2EDE"/>
     <w:rsid w:val="00FE59FE"/>
     <w:rsid w:val="00FE5C1E"/>
     <w:rsid w:val="00FE62E7"/>
     <w:rsid w:val="00FE6482"/>
     <w:rsid w:val="00FE6F61"/>
     <w:rsid w:val="00FE7243"/>
     <w:rsid w:val="00FE7AFD"/>
     <w:rsid w:val="00FF0082"/>
     <w:rsid w:val="00FF109A"/>
     <w:rsid w:val="00FF1AE2"/>
     <w:rsid w:val="00FF232E"/>
     <w:rsid w:val="00FF259B"/>
     <w:rsid w:val="00FF3FD1"/>
     <w:rsid w:val="00FF487C"/>
     <w:rsid w:val="00FF5B56"/>
     <w:rsid w:val="00FF6338"/>
-    <w:rsid w:val="00FF7DE5"/>
     <w:rsid w:val="00FF7FC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -6144,51 +6144,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002F035F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:070088111" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-bricolage.bg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6437,77 +6437,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>865</Words>
-  <Characters>4936</Characters>
+  <Words>858</Words>
+  <Characters>4894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5790</CharactersWithSpaces>
+  <CharactersWithSpaces>5741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rosica Angelova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>