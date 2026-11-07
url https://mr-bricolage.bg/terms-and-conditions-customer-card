--- v1 (2026-07-11)
+++ v2 (2026-11-07)
@@ -125,2687 +125,3212 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA51FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>“MR.BRICOLAGE”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024F7BCA" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA51FB">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4CB306" w14:textId="0E54C904" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="3E4CB306" w14:textId="0E54C904" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> Настоящите Общи условия </w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:t>(наричани по-долу „Общи условия“) уреждат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> правилата за издаване и използване на </w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve">лубна карта </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk216355072"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7CC154" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="1F7CC154" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10117D53" w14:textId="4B8EB778" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="10117D53" w14:textId="4B8EB778" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> Клубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> се издава от и е собственост на </w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve">търговско дружество </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk216451439"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:t>„Доверие Брико“ АД</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:t>, ЕИК 130006992, със седалище и адрес на управление: гр. София, бул. Цариградско шосе № 115, представлявано от Андрей Евтимов – изпълнителен директор</w:t>
       </w:r>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B35E9C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00B35E9C" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613B92BE" w14:textId="717D025F" w:rsidR="00B35E9C" w:rsidRPr="008809A7" w:rsidRDefault="00B35E9C" w:rsidP="00024DF4">
+    <w:p w14:paraId="613B92BE" w14:textId="717D025F" w:rsidR="00B35E9C" w:rsidRPr="006C1BF7" w:rsidRDefault="00B35E9C" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve">За контакт: </w:t>
       </w:r>
-      <w:r w:rsidR="0053126D" w:rsidRPr="008809A7">
+      <w:r w:rsidR="0053126D" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>doverie-brico@mr-bricolage.bg</w:t>
       </w:r>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve">; телефон: </w:t>
       </w:r>
-      <w:r w:rsidR="0053126D" w:rsidRPr="008809A7">
+      <w:r w:rsidR="0053126D" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>070088111</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A018969" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="0A018969" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CF7BB8" w14:textId="77777777" w:rsidR="00B35E9C" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="42CF7BB8" w14:textId="3C670475" w:rsidR="00B35E9C" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk216451388"/>
-      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00391A28" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve">Клубна карта </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk216355384"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve">дава възможност на </w:t>
       </w:r>
-      <w:r w:rsidR="00EE0C73" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
         <w:t>титуляра</w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00391A28" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> й</w:t>
       </w:r>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:t>да получи</w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
-[...8 lines deleted...]
-      <w:r w:rsidR="00054B35" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00391A28" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> отстъпка </w:t>
+      </w:r>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">върху </w:t>
+      </w:r>
+      <w:r w:rsidR="00391A28" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">цената на </w:t>
+      </w:r>
+      <w:r w:rsidR="00A435DF" w:rsidRPr="006C1BF7">
+        <w:t>определени</w:t>
+      </w:r>
+      <w:r w:rsidR="00391A28" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> продукти</w:t>
+      </w:r>
+      <w:r w:rsidR="00054B35" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">и услуги </w:t>
+      </w:r>
+      <w:r w:rsidR="00391A28" w:rsidRPr="006C1BF7">
+        <w:t>при покупка</w:t>
+      </w:r>
+      <w:r w:rsidR="00A435DF" w:rsidRPr="006C1BF7">
+        <w:t>та им</w:t>
+      </w:r>
+      <w:r w:rsidR="00391A28" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve">във физическите магазини </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="00054B35" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> на територията на Република България</w:t>
+      </w:r>
+      <w:r w:rsidR="00054B35" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780133B8" w14:textId="3D21553B" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00054B35" w:rsidP="00024DF4">
+    <w:p w14:paraId="780133B8" w14:textId="4547A38C" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00054B35" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Клубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="008809A7">
-[...6 lines deleted...]
-      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не може да бъде използвана при покупка на продукти </w:t>
+      </w:r>
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">и услуги </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> онлайн</w:t>
       </w:r>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> магазина на „Доверие Брико“ АД</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> на </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk216338761"/>
       <w:bookmarkStart w:id="5" w:name="_Hlk216355822"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>HYPERLINK</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> "</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>https</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText>://</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>www</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText>.</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>mr</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText>-</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>bricolage</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText>.</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>bg</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText>"</w:instrText>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>://</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>www</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>bg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207A5CE5" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="207A5CE5" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8EE77C" w14:textId="0669DAAF" w:rsidR="00391A28" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="1B27C0C4" w14:textId="77777777" w:rsidR="001A30EB" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008809A7">
-[...2 lines deleted...]
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00332E1C" w:rsidRPr="006C1BF7">
+        <w:t>Размерът на отстъпката се определя като процент от цената на стоката или услугата или по друг начин, определен от издателя на Клубната карта М</w:t>
+      </w:r>
+      <w:r w:rsidR="00332E1C" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00332E1C" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00332E1C" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00332E1C" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8EE77C" w14:textId="5722CCE7" w:rsidR="00391A28" w:rsidRPr="006C1BF7" w:rsidRDefault="00332E1C" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t>Размерът</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> на отстъпката</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk216360423"/>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
         <w:t>се определя индивидуално</w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00391A28" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> при издаване</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> на картата</w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00391A28" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> и може да бъде различен за различните </w:t>
       </w:r>
-      <w:r w:rsidR="00EE0C73" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
         <w:t>титуляри</w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00391A28" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> на </w:t>
       </w:r>
-      <w:r w:rsidR="0067775B" w:rsidRPr="008809A7">
+      <w:r w:rsidR="0067775B" w:rsidRPr="006C1BF7">
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00391A28" w:rsidRPr="006C1BF7">
         <w:t>лубна карта М</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="00668048" w14:textId="77777777" w:rsidR="00391A28" w:rsidRPr="008809A7" w:rsidRDefault="00391A28" w:rsidP="00024DF4">
+    <w:p w14:paraId="00668048" w14:textId="77777777" w:rsidR="00391A28" w:rsidRPr="006C1BF7" w:rsidRDefault="00391A28" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74EFE6D1" w14:textId="6849DB15" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00391A28" w:rsidP="00024DF4">
+    <w:p w14:paraId="408EB3FF" w14:textId="5C1AA263" w:rsidR="00530232" w:rsidRPr="006C1BF7" w:rsidRDefault="00391A28" w:rsidP="00530232">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">Отстъпката по Клубна карта </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk216356296"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">не важи за </w:t>
+      </w:r>
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:t>стоки и услуги с намалена цена</w:t>
+      </w:r>
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:t>за стоки и услуги в промоция</w:t>
+      </w:r>
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">за стоки и услуги, които са включени в рекламните брошури на „Доверие Брико“ АД, </w:t>
+      </w:r>
+      <w:r w:rsidR="00724564">
+        <w:t xml:space="preserve">за </w:t>
+      </w:r>
+      <w:r w:rsidR="009C39E2">
+        <w:t xml:space="preserve">стоки с означение „Продукт на фокус“ и „Продукт от брошурата“, </w:t>
+      </w:r>
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">при закупуване на подаръчен ваучер, както и за стоки и услуги, които се предлагат в магазините </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00530232" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> от наши партньори. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9C1740" w14:textId="77777777" w:rsidR="00530232" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00530232">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612A0AFC" w14:textId="5C7E38B8" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="005032DC" w:rsidP="006C1BF7">
+      <w:pPr>
+        <w:pStyle w:val="BalloonText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Под </w:t>
+      </w:r>
+      <w:r w:rsidR="00A435DF" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Стоки/услуги в промоция</w:t>
+      </w:r>
+      <w:r w:rsidR="00A435DF" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>се разбира стоки/услуги, които се предлагат за продажба с отстъпка (включително фиксирана отстъпка, отстъпка при закупуване на определено количество, отстъпка при покупка над определена стойност, отстъпка за мостра или друга отстъпка) или при преференциални условия (включително пакетна оферта, предоставяне на допълнителна стока или услуга безплатно или други преференциални условия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE75FAC" w14:textId="77777777" w:rsidR="005032DC" w:rsidRPr="006C1BF7" w:rsidRDefault="005032DC" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103B0930" w14:textId="36E82080" w:rsidR="00530232" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00530232">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008809A7">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Hlk216356296"/>
+      <w:r w:rsidR="00332E1C" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>С използването на</w:t>
+      </w:r>
+      <w:r w:rsidR="00332E1C" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Клубна</w:t>
+      </w:r>
+      <w:r w:rsidR="00332E1C" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> карта </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
-        <w:rPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
-        <w:rPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лицето потвърждава, че е съгласно с Общите условия </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на клубна карта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> публикувани на </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://www.mr-bricolage.bg"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>://</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bricolage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">. В случай, че титулярът на клубната карта не е съгласен с нейните Общите условия, той следва да се откаже от заявяването на нова клубна карта или да прекрати незабавно участието си в клубната програма </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk233964606"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">като върне вече издадената му клубна карта на нейния издател „Доверие Брико“ АД. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...29 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="612A0AFC" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
-[...149 lines deleted...]
-    <w:p w14:paraId="4ACE7803" w14:textId="0F5FFC04" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="50D5A727" w14:textId="43DC359A" w:rsidR="00530232" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DDEF8DB" w14:textId="64211987" w:rsidR="00024DF4" w:rsidRPr="008809A7" w:rsidRDefault="008904A6" w:rsidP="00024DF4">
+    <w:p w14:paraId="06694986" w14:textId="5464B961" w:rsidR="002F035F" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="002F035F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
-        <w:t xml:space="preserve"> Клубна карта </w:t>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F035F" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">Клубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="002F035F" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="002F035F" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="002F035F" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="008809A7">
-[...11 lines deleted...]
-      <w:r w:rsidR="00391A28" w:rsidRPr="008809A7">
+      <w:r w:rsidR="002F035F" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> се издава на физически лица на възраст над 18 години, както и на юридически лица. Физическо лице под 18 години няма право да получи клубна карта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B9119C" w14:textId="103654CD" w:rsidR="002F035F" w:rsidRPr="006C1BF7" w:rsidRDefault="002F035F" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Клубната карта </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk216356338"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">се издава </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>по преценка на „Доверие Брико“ АД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>не е достъпна за всички лица</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">, които изразяват желание за получаване. Издателят си запазва правото да одобрява или отказва издаването на Клубна карта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> на кандидатите по свое усмотрение, без да е задължен да посочва конкретни причини за отказ.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="53E7C0AA" w14:textId="77777777" w:rsidR="00391A28" w:rsidRPr="008809A7" w:rsidRDefault="00391A28" w:rsidP="00024DF4">
+    <w:p w14:paraId="1388754A" w14:textId="77777777" w:rsidR="00530232" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A749A41" w14:textId="49185C60" w:rsidR="00B57180" w:rsidRPr="00BA51FB" w:rsidRDefault="008904A6" w:rsidP="00024DF4">
+    <w:p w14:paraId="4ACE7803" w14:textId="1D040341" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="008809A7">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">Клубна карта </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk234565837"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B57180" w:rsidRPr="008809A7">
-        <w:t xml:space="preserve"> Клубна карта </w:t>
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">се използва от нейния титуляр. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">Титулярът на Клубната карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="00B57180" w:rsidRPr="008809A7">
-        <w:t xml:space="preserve"> се издава на място в магазин от веригата </w:t>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> няма право да преотстъпва или прехвърля на трети лица ползването на клубната карта.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> Счита се, че всяко използване на клубната карта, всички действия или изявления направени с клубната карта или във връзка с клубната карта, са направени от нейния титуляр. Под </w:t>
+      </w:r>
+      <w:r w:rsidR="003879F4" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
+        <w:t>титуляр</w:t>
+      </w:r>
+      <w:r w:rsidR="003879F4" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> на клубната карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D81C8C" w:rsidRPr="008809A7">
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="00B57180" w:rsidRPr="008809A7">
-[...28 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="005C1866" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> се разбира лицето (физическо или юридическо), което е заявило издаването на клубната карта и чиито данни са посочени във формуляра за издаване на клубната карта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EC12DE" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="5EDE2EDD" w14:textId="77777777" w:rsidR="005C1866" w:rsidRPr="006C1BF7" w:rsidRDefault="005C1866" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15DE5AC8" w14:textId="77777777" w:rsidR="00B35E9C" w:rsidRDefault="008904A6" w:rsidP="00EE0C73">
+    <w:p w14:paraId="6DDEF8DB" w14:textId="16488955" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00B57180" w:rsidRPr="00BA51FB">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Заявлението за издаване на Клубна карта </w:t>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> Клубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">, обозначени със звездичка *, следва да бъдат задължително попълнени. </w:t>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:t>се издава</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57180" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> на физически но</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57180" w:rsidRPr="006C1BF7">
+        <w:t>ител</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:t>. Издадената на физически но</w:t>
+      </w:r>
+      <w:r w:rsidR="003879F4" w:rsidRPr="006C1BF7">
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">ител клубна карта може да се използва на физически носител или в електронен формат чрез дигитализирането й </w:t>
+      </w:r>
+      <w:r w:rsidR="00B57180" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">в мобилното приложение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cardbox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">съгласно т. 12 и т. 13 по-долу. </w:t>
+      </w:r>
+      <w:r w:rsidR="00391A28" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D26916C" w14:textId="64DD38F1" w:rsidR="00EE0C73" w:rsidRPr="00BA51FB" w:rsidRDefault="00B57180" w:rsidP="00EE0C73">
-[...102 lines deleted...]
-    <w:p w14:paraId="4BF092CE" w14:textId="77777777" w:rsidR="008904A6" w:rsidRPr="00BA51FB" w:rsidRDefault="008904A6" w:rsidP="00B57180">
+    <w:p w14:paraId="53E7C0AA" w14:textId="77777777" w:rsidR="00391A28" w:rsidRPr="006C1BF7" w:rsidRDefault="00391A28" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00BD2A08" w14:textId="259FB6D0" w:rsidR="008904A6" w:rsidRPr="00BA51FB" w:rsidRDefault="008904A6" w:rsidP="008904A6">
+    <w:p w14:paraId="15DE5AC8" w14:textId="64CA3730" w:rsidR="00B35E9C" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00EE0C73">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
-[...10 lines deleted...]
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57180" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57180" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> Клубна карта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57180" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> се издава на място в магазин от веригата </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81C8C" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57180" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> след подаване на попълнено и подписано </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk216352605"/>
+      <w:r w:rsidR="00B57180" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">Заявление за издаване на Клубна карта </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57180" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">. Всички полета в </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk216355644"/>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve">Заявлението за издаване на Клубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Hlk216355707"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="00B57180" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">, обозначени със звездичка *, следва да бъдат задължително попълнени. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t>Предоставените от лицето лични данни се обработва</w:t>
+      </w:r>
+      <w:r w:rsidR="00332E1C" w:rsidRPr="006C1BF7">
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> за целите, по начините и в сроковете, посочени в Задължителната информация за правата на лицата по защита на личните данни на титулярите на Клубна карта </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+      <w:r w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
-[...4 lines deleted...]
-        <w:t>и/или не може да се възползва от предлаганите от клубната карта предимства.</w:t>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">, публикувана на </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk216449709"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.mr-bricolage.bg"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://www.mr-bricolage.bg</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740215F2" w14:textId="77777777" w:rsidR="008904A6" w:rsidRPr="00BA51FB" w:rsidRDefault="008904A6" w:rsidP="008904A6">
-[...692 lines deleted...]
-    <w:p w14:paraId="4FCFB779" w14:textId="77777777" w:rsidR="00054B35" w:rsidRPr="00BA51FB" w:rsidRDefault="00054B35" w:rsidP="00054B35">
+    <w:p w14:paraId="4BF092CE" w14:textId="77777777" w:rsidR="008904A6" w:rsidRPr="006C1BF7" w:rsidRDefault="008904A6" w:rsidP="00B57180">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CD4C166" w14:textId="04DA9E4C" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="00BD2A08" w14:textId="2242EA44" w:rsidR="008904A6" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="008904A6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
-        <w:t xml:space="preserve"> Клубна карта </w:t>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> Данните, попълнени в </w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">Заявлението за издаване на Клубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
-        <w:t xml:space="preserve"> не е кредитна или дебитна карта и с нея не могат да се извършват финансови операции.</w:t>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">, следва да бъдат актуални, верни, пълни и точни. </w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">оверие Брико“ </w:t>
+      </w:r>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">АД не носи отговорност, ако в резултат на предоставени непълни и/или неверни данни, лице не може получи Клубна карта </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk216355707"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t>и/или не може да се възползва от предлаганите от клубната карта предимства.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133D33E7" w14:textId="3CA6413F" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="740215F2" w14:textId="77777777" w:rsidR="008904A6" w:rsidRPr="006C1BF7" w:rsidRDefault="008904A6" w:rsidP="008904A6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
-        <w:t>  </w:t>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFCD792" w14:textId="316A6C79" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="101E7F6A" w14:textId="6DB3A7CE" w:rsidR="00E767DB" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00B57180">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t>В случай, че клиент</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:t>ът желае да използва</w:t>
+      </w:r>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk216359150"/>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t>Клубна</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> карта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
-[...2 lines deleted...]
-      <w:r w:rsidR="00105257" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Hlk216355932"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">в електронен формат, той трябва да свали и да се регистрира </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk216352512"/>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">в мобилното приложение </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cardbox</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">. Клубна карта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> се интегрира в клиентския профил на </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:t>титуляра</w:t>
+      </w:r>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> й в мобилното приложение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cardbox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> и може да се ползва </w:t>
+      </w:r>
+      <w:r w:rsidR="00944DB4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">само </w:t>
+      </w:r>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t>при покупка в</w:t>
+      </w:r>
+      <w:r w:rsidR="003879F4" w:rsidRPr="006C1BF7">
+        <w:t>ъв физически</w:t>
+      </w:r>
+      <w:r w:rsidR="008904A6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> магазин от веригата</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0492D" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...5 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00A0492D" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00A0492D" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00A0492D" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="00054B35" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00944DB4" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E6CDC9" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="00233142" w14:textId="20398E9C" w:rsidR="00B57180" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00E767DB">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> Мобилното приложение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cardbox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> е собственост на търговско дружество </w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“Кардбокс” АД (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:t>ЕИК 204390133, седалище и адрес на управление: гр. София 1000, бул. “Александър Стамболийски” № 84-85, ет.5, офис №23)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Доверие Брико“ АД </w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>не носи отговорност за функционалността, достъпността или поддръжката на мобилното приложение Cardbox, както и за политики</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>те</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, процедури</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>те</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или условия</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, определени от неговия собственик. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Титулярът</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">Клубна карта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">следва да се запознае и да приеме </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5BD3" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бщите условия и </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5BD3" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">олитиката за </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5BD3" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>поверителност</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на личните данни на мобилното приложение Cardbox, които са независими от настоящите Общи условия и </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Задължителна</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> информация за правата на лицата</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по защита на личните данни на титулярите на клубна карта  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> на „Доверие Брико“ АД</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DB" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="bg-BG"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AE52A1" w14:textId="14288C0F" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
-        <w:t> </w:t>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> Издаването на Клубна карта </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk216355865"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> е безплатно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C717860" w14:textId="02C07F33" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00105257" w:rsidP="00024DF4">
+    <w:p w14:paraId="5A4A1A2B" w14:textId="72A84685" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
-[...98 lines deleted...]
-        <w:t>за конкретната покупка нито в момента на пазаруване, нито впоследствие.</w:t>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t>   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C6249D" w14:textId="5121DB23" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="131667B8" w14:textId="606B585E" w:rsidR="001A30EB" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00054B35">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
-        <w:t>  </w:t>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> При покупка в</w:t>
+      </w:r>
+      <w:r w:rsidR="00105257" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">ъв физически магазин от веригата </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00105257" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t>отстъпк</w:t>
+      </w:r>
+      <w:r w:rsidR="00105257" w:rsidRPr="006C1BF7">
+        <w:t>ата</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> се предоставя, след като </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:t>титулярът</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidR="00105257" w:rsidRPr="006C1BF7">
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">лубна карта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00105257" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">я предостави на касата преди приключване на </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">касовата операция и издаване на </w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">касовия бон. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A778535" w14:textId="6C0DBDED" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00105257" w:rsidP="00024DF4">
-[...142 lines deleted...]
-    <w:p w14:paraId="3C6A74B0" w14:textId="77777777" w:rsidR="002F035F" w:rsidRPr="00BA51FB" w:rsidRDefault="002F035F" w:rsidP="00024DF4">
+    <w:p w14:paraId="6A267799" w14:textId="77777777" w:rsidR="001A30EB" w:rsidRPr="006C1BF7" w:rsidRDefault="001A30EB" w:rsidP="00054B35">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09FEDCEB" w14:textId="498A5623" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="002F5BD3" w:rsidP="00024DF4">
+    <w:p w14:paraId="2174D448" w14:textId="494223EE" w:rsidR="001A30EB" w:rsidRPr="006C1BF7" w:rsidRDefault="001A30EB" w:rsidP="00054B35">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
-[...48 lines deleted...]
-        <w:t>рограмата по всяко време без предизвестие.</w:t>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t>За стоки по поръчка отстъпката по клубната карта не се предоставя на каса. Когато клиентът има право на такава отстъпка, тя се прилага ръчно от служител на сектор „Информация“ при оформяне на заявката за поръчката.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116DD02E" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="00BA51FB" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+    <w:p w14:paraId="4FCFB779" w14:textId="77777777" w:rsidR="00054B35" w:rsidRPr="006C1BF7" w:rsidRDefault="00054B35" w:rsidP="00054B35">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="65D35FFF" w14:textId="62E3E886" w:rsidR="00105257" w:rsidRPr="00BA51FB" w:rsidRDefault="002F035F" w:rsidP="00024DF4">
+    <w:p w14:paraId="0CD4C166" w14:textId="41FDCA89" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA51FB">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00BA51FB">
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> Клубна карта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> не е кредитна или дебитна карта и с нея не могат да се извършват финансови операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133D33E7" w14:textId="3CA6413F" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFCD792" w14:textId="4F7A648F" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> Ползването на Клубна карта</w:t>
+      </w:r>
+      <w:r w:rsidR="00105257" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Hlk216355932"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">е възможно във всички </w:t>
+      </w:r>
+      <w:r w:rsidR="00105257" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">физически магазини от веригата </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> на територията на Република България</w:t>
+      </w:r>
+      <w:r w:rsidR="00054B35" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E6CDC9" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C717860" w14:textId="6C298526" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk216356014"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="00105257" w:rsidRPr="006C1BF7">
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>оверие Брико“</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> АД </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">не носи отговорност за претърпени от </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:t>титуляра</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> на Клубна карта </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk216356030"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">загуби и/или вреди вследствие на изгубена, открадната или повредена </w:t>
+      </w:r>
+      <w:r w:rsidR="00105257" w:rsidRPr="006C1BF7">
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">изическа карта. В случай че на касата </w:t>
+      </w:r>
+      <w:r w:rsidR="00105257" w:rsidRPr="006C1BF7">
+        <w:t>в магазин</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> картата не може да бъде сканирана поради повреда (напр. драскотина, деформация, нечетим баркод и др.), </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:t>титулярът</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> й не може да се възползва от отстъпката </w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t>за конкретната покупка нито в момента на пазаруване, нито впоследствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C6249D" w14:textId="5121DB23" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A778535" w14:textId="01AA47F8" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk216356058"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">„Доверие Брико“ АД </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">не носи отговорност, ако </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0C73" w:rsidRPr="006C1BF7">
+        <w:t>титуляр</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> не може да се възползва от предимствата на </w:t>
+      </w:r>
+      <w:r w:rsidR="00105257" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">Клубна карта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> поради технически причини (техническа поддръжка на системата, техническа неизправност, форсмажор и др.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363E2ADB" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CA3424" w14:textId="17E9ABAC" w:rsidR="002F035F" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0067775B" w:rsidRPr="006C1BF7">
+        <w:t>Клубната карта М</w:t>
+      </w:r>
+      <w:r w:rsidR="0067775B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0067775B" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0067775B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="0067775B" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054B35" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">е безсрочна, освен ако на нея изрично не е посочено друго. </w:t>
+      </w:r>
+      <w:r w:rsidR="002F035F" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">„Доверие Брико“ АД си запазва правото да прекрати валидността на картата по всяко време без </w:t>
+      </w:r>
+      <w:r w:rsidR="0067775B" w:rsidRPr="006C1BF7">
+        <w:t>предизвестие</w:t>
+      </w:r>
+      <w:r w:rsidR="002F035F" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6A74B0" w14:textId="77777777" w:rsidR="002F035F" w:rsidRPr="006C1BF7" w:rsidRDefault="002F035F" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09FEDCEB" w14:textId="7A6B9164" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="002F035F" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F035F" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">„Доверие Брико“ АД </w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">си запазва правото да променя настоящите Общи условия, в т.ч. условията за ползване на Клубна карта </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Hlk216356080"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">, както и да прекрати </w:t>
+      </w:r>
+      <w:r w:rsidR="00105257" w:rsidRPr="006C1BF7">
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t>рограмата по всяко време без предизвестие.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> Промените в Общите условия влизат в сила от публикуването им на уебсайта </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://www.mr-bricolage.bg"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>://</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bricolage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">. Ако титулярът на клубната карта не е съгласен с промените в Общите условия, той има право да прекрати участието си в програмата като върне клубната си карта на нейния издател „Доверие Брико“ АД. Ако титулярът не е върнал клубната си карта се счита, че приема променените Общи условия. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116DD02E" w14:textId="77777777" w:rsidR="00024DF4" w:rsidRPr="006C1BF7" w:rsidRDefault="00024DF4" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D35FFF" w14:textId="0DE415B4" w:rsidR="00105257" w:rsidRPr="006C1BF7" w:rsidRDefault="00530232" w:rsidP="00024DF4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="002F035F" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve">Актуалните действащи Общи условия за ползване на </w:t>
       </w:r>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
         <w:t xml:space="preserve">лубна карта </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+      <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bricolage</w:t>
       </w:r>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
-        <w:t xml:space="preserve"> можете да намерите на </w:t>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">, както и Задължителната информация за правата на лицата по защита на личните данни на титулярите на Клубна карта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81AD6" w:rsidRPr="006C1BF7">
+        <w:t>са публикувани</w:t>
+      </w:r>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve"> на </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+        <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
-        <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+        <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
-        <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+        <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www</w:t>
         </w:r>
-        <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+        <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+        <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>mr</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+        <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
-        <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+        <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bricolage</w:t>
         </w:r>
-        <w:r w:rsidR="00602F8B" w:rsidRPr="00B35E9C">
+        <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00602F8B" w:rsidRPr="00BA51FB">
+        <w:r w:rsidR="00602F8B" w:rsidRPr="006C1BF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bg</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="00024DF4" w:rsidRPr="00BA51FB">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> при поискване. </w:t>
+      <w:r w:rsidR="00024DF4" w:rsidRPr="006C1BF7">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CDEDD9" w14:textId="77777777" w:rsidR="00105257" w:rsidRPr="00BA51FB" w:rsidRDefault="00105257" w:rsidP="00024DF4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6342779F" w14:textId="77777777" w:rsidR="0053679F" w:rsidRPr="00B35E9C" w:rsidRDefault="0053679F"/>
     <w:sectPr w:rsidR="0053679F" w:rsidRPr="00B35E9C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2951,50 +3476,51 @@
     <w:rsid w:val="000A72B7"/>
     <w:rsid w:val="000B0789"/>
     <w:rsid w:val="000B1C8E"/>
     <w:rsid w:val="000B2585"/>
     <w:rsid w:val="000B3AA7"/>
     <w:rsid w:val="000B67ED"/>
     <w:rsid w:val="000B7667"/>
     <w:rsid w:val="000B7823"/>
     <w:rsid w:val="000C0451"/>
     <w:rsid w:val="000C18B0"/>
     <w:rsid w:val="000C20EC"/>
     <w:rsid w:val="000C2D2D"/>
     <w:rsid w:val="000C322A"/>
     <w:rsid w:val="000C402B"/>
     <w:rsid w:val="000C590D"/>
     <w:rsid w:val="000C5D0C"/>
     <w:rsid w:val="000C63E2"/>
     <w:rsid w:val="000C6CB9"/>
     <w:rsid w:val="000D09BC"/>
     <w:rsid w:val="000D0B77"/>
     <w:rsid w:val="000D14B4"/>
     <w:rsid w:val="000D1815"/>
     <w:rsid w:val="000D2148"/>
     <w:rsid w:val="000D2495"/>
     <w:rsid w:val="000D2A1A"/>
+    <w:rsid w:val="000D36B2"/>
     <w:rsid w:val="000D39DE"/>
     <w:rsid w:val="000D4677"/>
     <w:rsid w:val="000D4B58"/>
     <w:rsid w:val="000D548F"/>
     <w:rsid w:val="000D55FE"/>
     <w:rsid w:val="000D7E90"/>
     <w:rsid w:val="000E0419"/>
     <w:rsid w:val="000E12AD"/>
     <w:rsid w:val="000E3467"/>
     <w:rsid w:val="000E3FF0"/>
     <w:rsid w:val="000E56AF"/>
     <w:rsid w:val="000E7532"/>
     <w:rsid w:val="000E7983"/>
     <w:rsid w:val="000E7FEF"/>
     <w:rsid w:val="000F1804"/>
     <w:rsid w:val="000F3E80"/>
     <w:rsid w:val="000F48A7"/>
     <w:rsid w:val="000F74DE"/>
     <w:rsid w:val="00100031"/>
     <w:rsid w:val="00100816"/>
     <w:rsid w:val="0010214F"/>
     <w:rsid w:val="00103F85"/>
     <w:rsid w:val="00105257"/>
     <w:rsid w:val="001062AB"/>
     <w:rsid w:val="0010661F"/>
@@ -3049,50 +3575,51 @@
     <w:rsid w:val="0017135A"/>
     <w:rsid w:val="00171697"/>
     <w:rsid w:val="001717EA"/>
     <w:rsid w:val="00171CCF"/>
     <w:rsid w:val="001721BE"/>
     <w:rsid w:val="00172218"/>
     <w:rsid w:val="0017453F"/>
     <w:rsid w:val="00174C1D"/>
     <w:rsid w:val="00177BE4"/>
     <w:rsid w:val="001802E7"/>
     <w:rsid w:val="00180C4E"/>
     <w:rsid w:val="00182DE2"/>
     <w:rsid w:val="001842DB"/>
     <w:rsid w:val="00184DC3"/>
     <w:rsid w:val="0018782C"/>
     <w:rsid w:val="00190AF5"/>
     <w:rsid w:val="0019179D"/>
     <w:rsid w:val="00192542"/>
     <w:rsid w:val="00193F9D"/>
     <w:rsid w:val="00197D9E"/>
     <w:rsid w:val="001A0EAE"/>
     <w:rsid w:val="001A1509"/>
     <w:rsid w:val="001A1569"/>
     <w:rsid w:val="001A1F02"/>
     <w:rsid w:val="001A2EAE"/>
+    <w:rsid w:val="001A30EB"/>
     <w:rsid w:val="001A3444"/>
     <w:rsid w:val="001A35AB"/>
     <w:rsid w:val="001A3C55"/>
     <w:rsid w:val="001A730C"/>
     <w:rsid w:val="001B0BA2"/>
     <w:rsid w:val="001B1589"/>
     <w:rsid w:val="001B1992"/>
     <w:rsid w:val="001B1A4A"/>
     <w:rsid w:val="001B25FA"/>
     <w:rsid w:val="001B274F"/>
     <w:rsid w:val="001B3B97"/>
     <w:rsid w:val="001B4104"/>
     <w:rsid w:val="001B4439"/>
     <w:rsid w:val="001B4461"/>
     <w:rsid w:val="001B4637"/>
     <w:rsid w:val="001B483F"/>
     <w:rsid w:val="001B4A11"/>
     <w:rsid w:val="001B6F9B"/>
     <w:rsid w:val="001B71CA"/>
     <w:rsid w:val="001C06D9"/>
     <w:rsid w:val="001C0A13"/>
     <w:rsid w:val="001C269C"/>
     <w:rsid w:val="001C3244"/>
     <w:rsid w:val="001C3457"/>
     <w:rsid w:val="001C4CAD"/>
@@ -3163,50 +3690,51 @@
     <w:rsid w:val="002332BE"/>
     <w:rsid w:val="0023342E"/>
     <w:rsid w:val="002351D4"/>
     <w:rsid w:val="002356BC"/>
     <w:rsid w:val="00237E64"/>
     <w:rsid w:val="002402D4"/>
     <w:rsid w:val="0024042E"/>
     <w:rsid w:val="0024127C"/>
     <w:rsid w:val="0024156B"/>
     <w:rsid w:val="00242F81"/>
     <w:rsid w:val="002435A2"/>
     <w:rsid w:val="00243FD2"/>
     <w:rsid w:val="0024441F"/>
     <w:rsid w:val="002458C3"/>
     <w:rsid w:val="00245972"/>
     <w:rsid w:val="0024627E"/>
     <w:rsid w:val="00247853"/>
     <w:rsid w:val="00247981"/>
     <w:rsid w:val="002505AA"/>
     <w:rsid w:val="00252B82"/>
     <w:rsid w:val="002540DB"/>
     <w:rsid w:val="00255081"/>
     <w:rsid w:val="00255B61"/>
     <w:rsid w:val="00262023"/>
     <w:rsid w:val="00263C86"/>
+    <w:rsid w:val="00264211"/>
     <w:rsid w:val="00264420"/>
     <w:rsid w:val="00264E78"/>
     <w:rsid w:val="00266C69"/>
     <w:rsid w:val="0027004D"/>
     <w:rsid w:val="00270DDF"/>
     <w:rsid w:val="00270FCF"/>
     <w:rsid w:val="00271C60"/>
     <w:rsid w:val="0027275C"/>
     <w:rsid w:val="00272A2B"/>
     <w:rsid w:val="00272BA0"/>
     <w:rsid w:val="00273A30"/>
     <w:rsid w:val="00273E85"/>
     <w:rsid w:val="00274B7D"/>
     <w:rsid w:val="00275BA2"/>
     <w:rsid w:val="0027737D"/>
     <w:rsid w:val="002776E5"/>
     <w:rsid w:val="00277C50"/>
     <w:rsid w:val="00281C68"/>
     <w:rsid w:val="002829FC"/>
     <w:rsid w:val="00283507"/>
     <w:rsid w:val="00283707"/>
     <w:rsid w:val="00283EC6"/>
     <w:rsid w:val="00285621"/>
     <w:rsid w:val="00285EC1"/>
     <w:rsid w:val="002874D4"/>
@@ -3279,100 +3807,102 @@
     <w:rsid w:val="002F6103"/>
     <w:rsid w:val="002F79B1"/>
     <w:rsid w:val="003000BA"/>
     <w:rsid w:val="00300654"/>
     <w:rsid w:val="00300C31"/>
     <w:rsid w:val="00302026"/>
     <w:rsid w:val="0030426D"/>
     <w:rsid w:val="00304B12"/>
     <w:rsid w:val="00304E81"/>
     <w:rsid w:val="003053FB"/>
     <w:rsid w:val="00305F3C"/>
     <w:rsid w:val="00306979"/>
     <w:rsid w:val="00307421"/>
     <w:rsid w:val="00310870"/>
     <w:rsid w:val="003108C0"/>
     <w:rsid w:val="00310C5C"/>
     <w:rsid w:val="003119A7"/>
     <w:rsid w:val="003145F8"/>
     <w:rsid w:val="00315378"/>
     <w:rsid w:val="0031562C"/>
     <w:rsid w:val="00316950"/>
     <w:rsid w:val="00321E22"/>
     <w:rsid w:val="0032582E"/>
     <w:rsid w:val="00326CB5"/>
     <w:rsid w:val="00330F12"/>
+    <w:rsid w:val="00332E1C"/>
     <w:rsid w:val="003337D6"/>
     <w:rsid w:val="00333BF3"/>
     <w:rsid w:val="003348F6"/>
     <w:rsid w:val="00334C95"/>
     <w:rsid w:val="0033665D"/>
     <w:rsid w:val="00336F59"/>
     <w:rsid w:val="00336FDE"/>
     <w:rsid w:val="0034076F"/>
     <w:rsid w:val="00340AC7"/>
     <w:rsid w:val="00341321"/>
     <w:rsid w:val="00342813"/>
     <w:rsid w:val="00342BCB"/>
     <w:rsid w:val="00343010"/>
     <w:rsid w:val="00343EC8"/>
     <w:rsid w:val="00344973"/>
     <w:rsid w:val="0034741F"/>
     <w:rsid w:val="0035005E"/>
     <w:rsid w:val="003509F9"/>
     <w:rsid w:val="0035135C"/>
     <w:rsid w:val="00353317"/>
     <w:rsid w:val="00354666"/>
     <w:rsid w:val="003564E7"/>
     <w:rsid w:val="00356642"/>
     <w:rsid w:val="003566BB"/>
     <w:rsid w:val="0035676F"/>
     <w:rsid w:val="00357953"/>
     <w:rsid w:val="00357D92"/>
     <w:rsid w:val="00361B7F"/>
     <w:rsid w:val="00361D0F"/>
     <w:rsid w:val="003629BE"/>
     <w:rsid w:val="00362BF8"/>
     <w:rsid w:val="00366A9F"/>
     <w:rsid w:val="00367FCC"/>
     <w:rsid w:val="00370820"/>
     <w:rsid w:val="003709E8"/>
     <w:rsid w:val="003712EA"/>
     <w:rsid w:val="0037136D"/>
     <w:rsid w:val="00371959"/>
     <w:rsid w:val="00371BE7"/>
     <w:rsid w:val="00371C57"/>
     <w:rsid w:val="0037444E"/>
     <w:rsid w:val="003754E9"/>
     <w:rsid w:val="00380820"/>
     <w:rsid w:val="00380969"/>
     <w:rsid w:val="003809DF"/>
     <w:rsid w:val="00381E11"/>
     <w:rsid w:val="00382EC1"/>
     <w:rsid w:val="00384F9F"/>
     <w:rsid w:val="00386973"/>
     <w:rsid w:val="00386E75"/>
+    <w:rsid w:val="003879F4"/>
     <w:rsid w:val="0039001D"/>
     <w:rsid w:val="00391A28"/>
     <w:rsid w:val="00391F4E"/>
     <w:rsid w:val="0039225F"/>
     <w:rsid w:val="00392CFE"/>
     <w:rsid w:val="0039303A"/>
     <w:rsid w:val="00393B7F"/>
     <w:rsid w:val="00393DF5"/>
     <w:rsid w:val="0039582B"/>
     <w:rsid w:val="00395A0A"/>
     <w:rsid w:val="00396149"/>
     <w:rsid w:val="003A2116"/>
     <w:rsid w:val="003A2C91"/>
     <w:rsid w:val="003A2CA6"/>
     <w:rsid w:val="003A526B"/>
     <w:rsid w:val="003B06A7"/>
     <w:rsid w:val="003B1FC7"/>
     <w:rsid w:val="003B258C"/>
     <w:rsid w:val="003B28B2"/>
     <w:rsid w:val="003B4616"/>
     <w:rsid w:val="003B5B7C"/>
     <w:rsid w:val="003B6F61"/>
     <w:rsid w:val="003C0B6E"/>
     <w:rsid w:val="003C1362"/>
     <w:rsid w:val="003C1820"/>
@@ -3526,82 +4056,84 @@
     <w:rsid w:val="004D7C89"/>
     <w:rsid w:val="004E00FD"/>
     <w:rsid w:val="004E066A"/>
     <w:rsid w:val="004E110A"/>
     <w:rsid w:val="004E3805"/>
     <w:rsid w:val="004E3A6D"/>
     <w:rsid w:val="004E3C0E"/>
     <w:rsid w:val="004E42A3"/>
     <w:rsid w:val="004E791F"/>
     <w:rsid w:val="004E7DCE"/>
     <w:rsid w:val="004F0EE3"/>
     <w:rsid w:val="004F1778"/>
     <w:rsid w:val="004F225C"/>
     <w:rsid w:val="004F3189"/>
     <w:rsid w:val="004F5CC3"/>
     <w:rsid w:val="004F6697"/>
     <w:rsid w:val="004F678B"/>
     <w:rsid w:val="004F6967"/>
     <w:rsid w:val="004F70EA"/>
     <w:rsid w:val="004F7142"/>
     <w:rsid w:val="004F7AD4"/>
     <w:rsid w:val="005001A1"/>
     <w:rsid w:val="0050098F"/>
     <w:rsid w:val="0050225B"/>
     <w:rsid w:val="005032B7"/>
+    <w:rsid w:val="005032DC"/>
     <w:rsid w:val="005038C9"/>
     <w:rsid w:val="005044F6"/>
     <w:rsid w:val="00504BD8"/>
     <w:rsid w:val="00504C22"/>
     <w:rsid w:val="00504CB1"/>
     <w:rsid w:val="00505E3C"/>
     <w:rsid w:val="0050777E"/>
     <w:rsid w:val="005077FC"/>
     <w:rsid w:val="005103B0"/>
     <w:rsid w:val="00511ADF"/>
     <w:rsid w:val="005120B2"/>
     <w:rsid w:val="00512B36"/>
     <w:rsid w:val="00512D3F"/>
     <w:rsid w:val="005136DD"/>
     <w:rsid w:val="005138CC"/>
     <w:rsid w:val="005146AA"/>
     <w:rsid w:val="00514AAF"/>
     <w:rsid w:val="00514E53"/>
     <w:rsid w:val="00515334"/>
     <w:rsid w:val="00516B53"/>
     <w:rsid w:val="00517D9E"/>
     <w:rsid w:val="00520545"/>
     <w:rsid w:val="005205AC"/>
     <w:rsid w:val="005213A7"/>
     <w:rsid w:val="0052160B"/>
     <w:rsid w:val="0052222A"/>
     <w:rsid w:val="005228FF"/>
     <w:rsid w:val="00523EDE"/>
     <w:rsid w:val="00524359"/>
     <w:rsid w:val="005246CA"/>
     <w:rsid w:val="00526A91"/>
     <w:rsid w:val="00526E2E"/>
+    <w:rsid w:val="00530232"/>
     <w:rsid w:val="00531243"/>
     <w:rsid w:val="0053126D"/>
     <w:rsid w:val="0053211B"/>
     <w:rsid w:val="005322E9"/>
     <w:rsid w:val="0053258E"/>
     <w:rsid w:val="005340C1"/>
     <w:rsid w:val="0053415A"/>
     <w:rsid w:val="0053679F"/>
     <w:rsid w:val="00536E6B"/>
     <w:rsid w:val="00541567"/>
     <w:rsid w:val="005430D1"/>
     <w:rsid w:val="00543870"/>
     <w:rsid w:val="00545D8E"/>
     <w:rsid w:val="00546474"/>
     <w:rsid w:val="005466E6"/>
     <w:rsid w:val="00546F3F"/>
     <w:rsid w:val="0054742A"/>
     <w:rsid w:val="00547B30"/>
     <w:rsid w:val="00550B44"/>
     <w:rsid w:val="00550B74"/>
     <w:rsid w:val="00553789"/>
     <w:rsid w:val="00553BF3"/>
     <w:rsid w:val="00553D70"/>
     <w:rsid w:val="00554432"/>
     <w:rsid w:val="00555EE8"/>
@@ -3644,50 +4176,51 @@
     <w:rsid w:val="005A2177"/>
     <w:rsid w:val="005A2423"/>
     <w:rsid w:val="005A33C6"/>
     <w:rsid w:val="005A3D92"/>
     <w:rsid w:val="005A4310"/>
     <w:rsid w:val="005A4862"/>
     <w:rsid w:val="005A4924"/>
     <w:rsid w:val="005A5198"/>
     <w:rsid w:val="005A7174"/>
     <w:rsid w:val="005A7DA7"/>
     <w:rsid w:val="005B0B74"/>
     <w:rsid w:val="005B0BAA"/>
     <w:rsid w:val="005B2D6D"/>
     <w:rsid w:val="005B301A"/>
     <w:rsid w:val="005B32F3"/>
     <w:rsid w:val="005B3AC1"/>
     <w:rsid w:val="005B4156"/>
     <w:rsid w:val="005B4956"/>
     <w:rsid w:val="005B4DB4"/>
     <w:rsid w:val="005B4DBE"/>
     <w:rsid w:val="005B4E0B"/>
     <w:rsid w:val="005B55B9"/>
     <w:rsid w:val="005B6C5C"/>
     <w:rsid w:val="005B7408"/>
     <w:rsid w:val="005C0DB1"/>
+    <w:rsid w:val="005C1866"/>
     <w:rsid w:val="005C47F0"/>
     <w:rsid w:val="005C738E"/>
     <w:rsid w:val="005C791D"/>
     <w:rsid w:val="005C7D71"/>
     <w:rsid w:val="005D1A7D"/>
     <w:rsid w:val="005D1E6B"/>
     <w:rsid w:val="005D2AFF"/>
     <w:rsid w:val="005D4609"/>
     <w:rsid w:val="005D6785"/>
     <w:rsid w:val="005D7D6B"/>
     <w:rsid w:val="005D7E41"/>
     <w:rsid w:val="005E0B42"/>
     <w:rsid w:val="005E1B02"/>
     <w:rsid w:val="005E1CAF"/>
     <w:rsid w:val="005E39F5"/>
     <w:rsid w:val="005E3A66"/>
     <w:rsid w:val="005E3BB2"/>
     <w:rsid w:val="005E3C4E"/>
     <w:rsid w:val="005E4475"/>
     <w:rsid w:val="005E6D1E"/>
     <w:rsid w:val="005E7445"/>
     <w:rsid w:val="005F0761"/>
     <w:rsid w:val="005F0CE1"/>
     <w:rsid w:val="005F1790"/>
     <w:rsid w:val="005F249B"/>
@@ -3764,136 +4297,139 @@
     <w:rsid w:val="00652FE6"/>
     <w:rsid w:val="00654E14"/>
     <w:rsid w:val="0065655F"/>
     <w:rsid w:val="006566B9"/>
     <w:rsid w:val="00657671"/>
     <w:rsid w:val="00661052"/>
     <w:rsid w:val="006617F4"/>
     <w:rsid w:val="00662872"/>
     <w:rsid w:val="00662A03"/>
     <w:rsid w:val="0066523D"/>
     <w:rsid w:val="0066527C"/>
     <w:rsid w:val="00665757"/>
     <w:rsid w:val="00666020"/>
     <w:rsid w:val="00666200"/>
     <w:rsid w:val="00666E60"/>
     <w:rsid w:val="006675CF"/>
     <w:rsid w:val="006710EF"/>
     <w:rsid w:val="00673EA8"/>
     <w:rsid w:val="006754F6"/>
     <w:rsid w:val="00675D07"/>
     <w:rsid w:val="00676FA1"/>
     <w:rsid w:val="0067775B"/>
     <w:rsid w:val="006778DB"/>
     <w:rsid w:val="00677A4B"/>
     <w:rsid w:val="0068025A"/>
+    <w:rsid w:val="006819D2"/>
     <w:rsid w:val="006827AC"/>
     <w:rsid w:val="00682D1A"/>
     <w:rsid w:val="006834EE"/>
     <w:rsid w:val="00683B9D"/>
     <w:rsid w:val="00684A4F"/>
     <w:rsid w:val="00685563"/>
     <w:rsid w:val="0068600F"/>
     <w:rsid w:val="006867B6"/>
     <w:rsid w:val="00686943"/>
     <w:rsid w:val="006905BE"/>
     <w:rsid w:val="006910D4"/>
     <w:rsid w:val="00691651"/>
     <w:rsid w:val="00691DB2"/>
     <w:rsid w:val="006921E7"/>
     <w:rsid w:val="006962B6"/>
     <w:rsid w:val="00697275"/>
     <w:rsid w:val="006973BE"/>
     <w:rsid w:val="006976AF"/>
     <w:rsid w:val="006977EB"/>
     <w:rsid w:val="006A09AB"/>
     <w:rsid w:val="006A180F"/>
     <w:rsid w:val="006A2101"/>
     <w:rsid w:val="006A2184"/>
     <w:rsid w:val="006A23A0"/>
     <w:rsid w:val="006A423D"/>
     <w:rsid w:val="006A435B"/>
     <w:rsid w:val="006A5EE4"/>
     <w:rsid w:val="006A68B3"/>
     <w:rsid w:val="006A6B5D"/>
     <w:rsid w:val="006B03CA"/>
     <w:rsid w:val="006B0601"/>
     <w:rsid w:val="006B0E3C"/>
     <w:rsid w:val="006B1F27"/>
     <w:rsid w:val="006B3D5D"/>
     <w:rsid w:val="006B5D5F"/>
     <w:rsid w:val="006B69AA"/>
     <w:rsid w:val="006B6F03"/>
     <w:rsid w:val="006B7EF8"/>
     <w:rsid w:val="006C169B"/>
+    <w:rsid w:val="006C1BF7"/>
     <w:rsid w:val="006C22DB"/>
     <w:rsid w:val="006C2A9C"/>
     <w:rsid w:val="006C62BD"/>
     <w:rsid w:val="006C6B4D"/>
     <w:rsid w:val="006D00B3"/>
     <w:rsid w:val="006D0631"/>
     <w:rsid w:val="006D0832"/>
     <w:rsid w:val="006D0FD9"/>
     <w:rsid w:val="006D2656"/>
     <w:rsid w:val="006D4A51"/>
     <w:rsid w:val="006D6323"/>
     <w:rsid w:val="006D7755"/>
     <w:rsid w:val="006D7DB3"/>
     <w:rsid w:val="006E1C91"/>
     <w:rsid w:val="006E3577"/>
     <w:rsid w:val="006E391F"/>
     <w:rsid w:val="006E4369"/>
     <w:rsid w:val="006E4B14"/>
     <w:rsid w:val="006E5336"/>
     <w:rsid w:val="006E684E"/>
     <w:rsid w:val="006E6B55"/>
     <w:rsid w:val="006E77B4"/>
     <w:rsid w:val="006F14A1"/>
     <w:rsid w:val="006F24C4"/>
     <w:rsid w:val="006F4EAF"/>
     <w:rsid w:val="006F750E"/>
     <w:rsid w:val="006F7FF7"/>
     <w:rsid w:val="00701414"/>
     <w:rsid w:val="00702A0C"/>
     <w:rsid w:val="007040EA"/>
     <w:rsid w:val="00706F53"/>
     <w:rsid w:val="00707D17"/>
     <w:rsid w:val="007105AC"/>
     <w:rsid w:val="00711E71"/>
     <w:rsid w:val="00712534"/>
     <w:rsid w:val="00712ADA"/>
     <w:rsid w:val="0071348B"/>
     <w:rsid w:val="00713807"/>
     <w:rsid w:val="00714B45"/>
     <w:rsid w:val="00714B66"/>
     <w:rsid w:val="007173A3"/>
     <w:rsid w:val="007204DF"/>
     <w:rsid w:val="007210EE"/>
     <w:rsid w:val="00721480"/>
     <w:rsid w:val="0072148E"/>
     <w:rsid w:val="00721ECB"/>
     <w:rsid w:val="00722FA0"/>
+    <w:rsid w:val="00724564"/>
     <w:rsid w:val="00727668"/>
     <w:rsid w:val="00727A61"/>
     <w:rsid w:val="007315BA"/>
     <w:rsid w:val="0073186B"/>
     <w:rsid w:val="007359D8"/>
     <w:rsid w:val="00735E4C"/>
     <w:rsid w:val="00735FDD"/>
     <w:rsid w:val="00736CD5"/>
     <w:rsid w:val="0074032A"/>
     <w:rsid w:val="007405A3"/>
     <w:rsid w:val="007409FE"/>
     <w:rsid w:val="007417EE"/>
     <w:rsid w:val="007455A0"/>
     <w:rsid w:val="00745A72"/>
     <w:rsid w:val="0074764E"/>
     <w:rsid w:val="007500BE"/>
     <w:rsid w:val="00750BD1"/>
     <w:rsid w:val="00751BF4"/>
     <w:rsid w:val="00751DCB"/>
     <w:rsid w:val="00752352"/>
     <w:rsid w:val="0075337F"/>
     <w:rsid w:val="00754CE7"/>
     <w:rsid w:val="00755F93"/>
     <w:rsid w:val="007565D2"/>
     <w:rsid w:val="00756F51"/>
@@ -3901,93 +4437,95 @@
     <w:rsid w:val="007576BE"/>
     <w:rsid w:val="007577F8"/>
     <w:rsid w:val="0076024F"/>
     <w:rsid w:val="0076028F"/>
     <w:rsid w:val="00762DD7"/>
     <w:rsid w:val="00763234"/>
     <w:rsid w:val="00764F39"/>
     <w:rsid w:val="00765B59"/>
     <w:rsid w:val="007661BB"/>
     <w:rsid w:val="00766320"/>
     <w:rsid w:val="00766814"/>
     <w:rsid w:val="0076718A"/>
     <w:rsid w:val="00770955"/>
     <w:rsid w:val="00771915"/>
     <w:rsid w:val="00772874"/>
     <w:rsid w:val="007737E6"/>
     <w:rsid w:val="00773C79"/>
     <w:rsid w:val="007779B3"/>
     <w:rsid w:val="007813F5"/>
     <w:rsid w:val="00783013"/>
     <w:rsid w:val="0078390D"/>
     <w:rsid w:val="00786968"/>
     <w:rsid w:val="007876B9"/>
     <w:rsid w:val="00790132"/>
     <w:rsid w:val="007904DD"/>
+    <w:rsid w:val="00790865"/>
     <w:rsid w:val="00791880"/>
     <w:rsid w:val="00792F27"/>
     <w:rsid w:val="0079558F"/>
     <w:rsid w:val="0079575B"/>
     <w:rsid w:val="00795F63"/>
     <w:rsid w:val="007A0F9A"/>
     <w:rsid w:val="007A3FB8"/>
     <w:rsid w:val="007A4C8A"/>
     <w:rsid w:val="007A6C26"/>
     <w:rsid w:val="007A6C5E"/>
     <w:rsid w:val="007A6CD5"/>
     <w:rsid w:val="007A7178"/>
     <w:rsid w:val="007B0ADF"/>
     <w:rsid w:val="007B0CCA"/>
     <w:rsid w:val="007B23FF"/>
     <w:rsid w:val="007B27D3"/>
     <w:rsid w:val="007B3A37"/>
     <w:rsid w:val="007B5260"/>
     <w:rsid w:val="007B5814"/>
     <w:rsid w:val="007B5E28"/>
     <w:rsid w:val="007B609A"/>
     <w:rsid w:val="007B7FB0"/>
     <w:rsid w:val="007C02A2"/>
     <w:rsid w:val="007C03BB"/>
     <w:rsid w:val="007C1C3A"/>
     <w:rsid w:val="007C2554"/>
     <w:rsid w:val="007C3D9A"/>
     <w:rsid w:val="007C41BF"/>
     <w:rsid w:val="007C5170"/>
     <w:rsid w:val="007C5971"/>
     <w:rsid w:val="007C6AA9"/>
     <w:rsid w:val="007D078B"/>
     <w:rsid w:val="007D2CD2"/>
     <w:rsid w:val="007D3A13"/>
     <w:rsid w:val="007D3B0F"/>
     <w:rsid w:val="007D5608"/>
     <w:rsid w:val="007D6D64"/>
     <w:rsid w:val="007E00FE"/>
     <w:rsid w:val="007E0B30"/>
     <w:rsid w:val="007E0D3A"/>
     <w:rsid w:val="007E1302"/>
     <w:rsid w:val="007E1E26"/>
     <w:rsid w:val="007E233C"/>
+    <w:rsid w:val="007E3C55"/>
     <w:rsid w:val="007E41B0"/>
     <w:rsid w:val="007E4505"/>
     <w:rsid w:val="007E4993"/>
     <w:rsid w:val="007E4BEA"/>
     <w:rsid w:val="007E4E26"/>
     <w:rsid w:val="007E7F09"/>
     <w:rsid w:val="007F022A"/>
     <w:rsid w:val="007F09CB"/>
     <w:rsid w:val="007F0CE2"/>
     <w:rsid w:val="007F3B66"/>
     <w:rsid w:val="007F5F78"/>
     <w:rsid w:val="007F6D87"/>
     <w:rsid w:val="007F7B89"/>
     <w:rsid w:val="007F7D3A"/>
     <w:rsid w:val="008002ED"/>
     <w:rsid w:val="00800F14"/>
     <w:rsid w:val="0080121E"/>
     <w:rsid w:val="00802A18"/>
     <w:rsid w:val="00803ABD"/>
     <w:rsid w:val="008059D9"/>
     <w:rsid w:val="008100B8"/>
     <w:rsid w:val="00810B5C"/>
     <w:rsid w:val="008118A9"/>
     <w:rsid w:val="0081288B"/>
     <w:rsid w:val="00813920"/>
@@ -4212,50 +4750,51 @@
     <w:rsid w:val="00992BA4"/>
     <w:rsid w:val="009936FA"/>
     <w:rsid w:val="009948C7"/>
     <w:rsid w:val="00995155"/>
     <w:rsid w:val="009951BC"/>
     <w:rsid w:val="0099587A"/>
     <w:rsid w:val="00997D6A"/>
     <w:rsid w:val="009A2593"/>
     <w:rsid w:val="009A2D43"/>
     <w:rsid w:val="009A2F2C"/>
     <w:rsid w:val="009A3193"/>
     <w:rsid w:val="009A48FD"/>
     <w:rsid w:val="009A4ECD"/>
     <w:rsid w:val="009A617F"/>
     <w:rsid w:val="009A64A1"/>
     <w:rsid w:val="009A7A12"/>
     <w:rsid w:val="009B0C89"/>
     <w:rsid w:val="009B3EFB"/>
     <w:rsid w:val="009B3FCB"/>
     <w:rsid w:val="009B52B7"/>
     <w:rsid w:val="009B59C5"/>
     <w:rsid w:val="009C027B"/>
     <w:rsid w:val="009C0EEB"/>
     <w:rsid w:val="009C12C4"/>
     <w:rsid w:val="009C2975"/>
+    <w:rsid w:val="009C39E2"/>
     <w:rsid w:val="009C50A1"/>
     <w:rsid w:val="009C56DA"/>
     <w:rsid w:val="009C595F"/>
     <w:rsid w:val="009C71C9"/>
     <w:rsid w:val="009C74FE"/>
     <w:rsid w:val="009C77D4"/>
     <w:rsid w:val="009D068F"/>
     <w:rsid w:val="009D0FFC"/>
     <w:rsid w:val="009D112F"/>
     <w:rsid w:val="009D18FB"/>
     <w:rsid w:val="009D2023"/>
     <w:rsid w:val="009D23BF"/>
     <w:rsid w:val="009D47A6"/>
     <w:rsid w:val="009D51BB"/>
     <w:rsid w:val="009D6037"/>
     <w:rsid w:val="009E0072"/>
     <w:rsid w:val="009E007E"/>
     <w:rsid w:val="009E080F"/>
     <w:rsid w:val="009E1557"/>
     <w:rsid w:val="009E1D8E"/>
     <w:rsid w:val="009E3404"/>
     <w:rsid w:val="009E5496"/>
     <w:rsid w:val="009E74A1"/>
     <w:rsid w:val="009F0BA0"/>
     <w:rsid w:val="009F161D"/>
@@ -4282,50 +4821,51 @@
     <w:rsid w:val="00A20C84"/>
     <w:rsid w:val="00A22470"/>
     <w:rsid w:val="00A2250E"/>
     <w:rsid w:val="00A23313"/>
     <w:rsid w:val="00A23621"/>
     <w:rsid w:val="00A2448B"/>
     <w:rsid w:val="00A25C06"/>
     <w:rsid w:val="00A25C0F"/>
     <w:rsid w:val="00A25D1D"/>
     <w:rsid w:val="00A26282"/>
     <w:rsid w:val="00A26ED4"/>
     <w:rsid w:val="00A270CC"/>
     <w:rsid w:val="00A3165F"/>
     <w:rsid w:val="00A31F5B"/>
     <w:rsid w:val="00A34759"/>
     <w:rsid w:val="00A34946"/>
     <w:rsid w:val="00A3531F"/>
     <w:rsid w:val="00A35592"/>
     <w:rsid w:val="00A35E85"/>
     <w:rsid w:val="00A366DC"/>
     <w:rsid w:val="00A40242"/>
     <w:rsid w:val="00A41F73"/>
     <w:rsid w:val="00A42231"/>
     <w:rsid w:val="00A429EB"/>
     <w:rsid w:val="00A434E9"/>
+    <w:rsid w:val="00A435DF"/>
     <w:rsid w:val="00A43C43"/>
     <w:rsid w:val="00A43F7E"/>
     <w:rsid w:val="00A45AF4"/>
     <w:rsid w:val="00A45DD7"/>
     <w:rsid w:val="00A46146"/>
     <w:rsid w:val="00A46FAA"/>
     <w:rsid w:val="00A50E9C"/>
     <w:rsid w:val="00A516A0"/>
     <w:rsid w:val="00A51DB3"/>
     <w:rsid w:val="00A5215E"/>
     <w:rsid w:val="00A55675"/>
     <w:rsid w:val="00A557A7"/>
     <w:rsid w:val="00A56A5D"/>
     <w:rsid w:val="00A611DE"/>
     <w:rsid w:val="00A61255"/>
     <w:rsid w:val="00A61EFE"/>
     <w:rsid w:val="00A63093"/>
     <w:rsid w:val="00A63830"/>
     <w:rsid w:val="00A63857"/>
     <w:rsid w:val="00A63973"/>
     <w:rsid w:val="00A63E7B"/>
     <w:rsid w:val="00A66E2B"/>
     <w:rsid w:val="00A66E41"/>
     <w:rsid w:val="00A66F3C"/>
     <w:rsid w:val="00A679B6"/>
@@ -4358,50 +4898,51 @@
     <w:rsid w:val="00AA72AE"/>
     <w:rsid w:val="00AB16B6"/>
     <w:rsid w:val="00AB2D94"/>
     <w:rsid w:val="00AB4756"/>
     <w:rsid w:val="00AB4DD7"/>
     <w:rsid w:val="00AB56DD"/>
     <w:rsid w:val="00AB7C7C"/>
     <w:rsid w:val="00AC0849"/>
     <w:rsid w:val="00AC0F4C"/>
     <w:rsid w:val="00AC1C0B"/>
     <w:rsid w:val="00AC24B1"/>
     <w:rsid w:val="00AC26D4"/>
     <w:rsid w:val="00AC2894"/>
     <w:rsid w:val="00AD2118"/>
     <w:rsid w:val="00AD25FC"/>
     <w:rsid w:val="00AD2D07"/>
     <w:rsid w:val="00AD3130"/>
     <w:rsid w:val="00AD3AC5"/>
     <w:rsid w:val="00AD3FEB"/>
     <w:rsid w:val="00AD4768"/>
     <w:rsid w:val="00AD4C9C"/>
     <w:rsid w:val="00AD57B1"/>
     <w:rsid w:val="00AD5D0A"/>
     <w:rsid w:val="00AE0531"/>
     <w:rsid w:val="00AE2739"/>
+    <w:rsid w:val="00AE29B5"/>
     <w:rsid w:val="00AE2E42"/>
     <w:rsid w:val="00AE350D"/>
     <w:rsid w:val="00AE35EB"/>
     <w:rsid w:val="00AE56EE"/>
     <w:rsid w:val="00AF001A"/>
     <w:rsid w:val="00AF2216"/>
     <w:rsid w:val="00AF43E5"/>
     <w:rsid w:val="00AF5CC6"/>
     <w:rsid w:val="00AF5E32"/>
     <w:rsid w:val="00AF68EE"/>
     <w:rsid w:val="00AF6E34"/>
     <w:rsid w:val="00AF7C1E"/>
     <w:rsid w:val="00B00446"/>
     <w:rsid w:val="00B02173"/>
     <w:rsid w:val="00B02C8F"/>
     <w:rsid w:val="00B02F1E"/>
     <w:rsid w:val="00B04C20"/>
     <w:rsid w:val="00B068A6"/>
     <w:rsid w:val="00B075C0"/>
     <w:rsid w:val="00B07CA0"/>
     <w:rsid w:val="00B07CF6"/>
     <w:rsid w:val="00B07F00"/>
     <w:rsid w:val="00B12662"/>
     <w:rsid w:val="00B1361F"/>
     <w:rsid w:val="00B15CCF"/>
@@ -4849,50 +5390,51 @@
     <w:rsid w:val="00E26D1C"/>
     <w:rsid w:val="00E27D36"/>
     <w:rsid w:val="00E321BF"/>
     <w:rsid w:val="00E33866"/>
     <w:rsid w:val="00E35D8F"/>
     <w:rsid w:val="00E35F74"/>
     <w:rsid w:val="00E369C8"/>
     <w:rsid w:val="00E37B2E"/>
     <w:rsid w:val="00E40A77"/>
     <w:rsid w:val="00E415EE"/>
     <w:rsid w:val="00E42C68"/>
     <w:rsid w:val="00E43197"/>
     <w:rsid w:val="00E445B5"/>
     <w:rsid w:val="00E449B8"/>
     <w:rsid w:val="00E44F86"/>
     <w:rsid w:val="00E45B7A"/>
     <w:rsid w:val="00E46223"/>
     <w:rsid w:val="00E470D1"/>
     <w:rsid w:val="00E472CE"/>
     <w:rsid w:val="00E506A5"/>
     <w:rsid w:val="00E5092A"/>
     <w:rsid w:val="00E529FC"/>
     <w:rsid w:val="00E52FEA"/>
     <w:rsid w:val="00E53745"/>
     <w:rsid w:val="00E540CC"/>
+    <w:rsid w:val="00E558D2"/>
     <w:rsid w:val="00E56E8C"/>
     <w:rsid w:val="00E63064"/>
     <w:rsid w:val="00E63A27"/>
     <w:rsid w:val="00E63B85"/>
     <w:rsid w:val="00E64E49"/>
     <w:rsid w:val="00E6649A"/>
     <w:rsid w:val="00E66700"/>
     <w:rsid w:val="00E70CA0"/>
     <w:rsid w:val="00E72425"/>
     <w:rsid w:val="00E72682"/>
     <w:rsid w:val="00E72D40"/>
     <w:rsid w:val="00E737B1"/>
     <w:rsid w:val="00E74743"/>
     <w:rsid w:val="00E767DB"/>
     <w:rsid w:val="00E76F0C"/>
     <w:rsid w:val="00E820B1"/>
     <w:rsid w:val="00E82743"/>
     <w:rsid w:val="00E85065"/>
     <w:rsid w:val="00E856AE"/>
     <w:rsid w:val="00E85E3D"/>
     <w:rsid w:val="00E86D13"/>
     <w:rsid w:val="00E872AA"/>
     <w:rsid w:val="00E92A4C"/>
     <w:rsid w:val="00E9375A"/>
     <w:rsid w:val="00E96CD4"/>
@@ -5011,50 +5553,51 @@
     <w:rsid w:val="00F53F6A"/>
     <w:rsid w:val="00F55293"/>
     <w:rsid w:val="00F5590C"/>
     <w:rsid w:val="00F607F1"/>
     <w:rsid w:val="00F60A1D"/>
     <w:rsid w:val="00F617CC"/>
     <w:rsid w:val="00F62327"/>
     <w:rsid w:val="00F62A78"/>
     <w:rsid w:val="00F639D8"/>
     <w:rsid w:val="00F65585"/>
     <w:rsid w:val="00F656A8"/>
     <w:rsid w:val="00F65773"/>
     <w:rsid w:val="00F66548"/>
     <w:rsid w:val="00F66FEC"/>
     <w:rsid w:val="00F700D6"/>
     <w:rsid w:val="00F71716"/>
     <w:rsid w:val="00F72510"/>
     <w:rsid w:val="00F73815"/>
     <w:rsid w:val="00F74202"/>
     <w:rsid w:val="00F744EF"/>
     <w:rsid w:val="00F779C4"/>
     <w:rsid w:val="00F80537"/>
     <w:rsid w:val="00F80E36"/>
     <w:rsid w:val="00F812B5"/>
     <w:rsid w:val="00F815DE"/>
+    <w:rsid w:val="00F81AD6"/>
     <w:rsid w:val="00F83144"/>
     <w:rsid w:val="00F836B8"/>
     <w:rsid w:val="00F84089"/>
     <w:rsid w:val="00F842DD"/>
     <w:rsid w:val="00F852E1"/>
     <w:rsid w:val="00F856AC"/>
     <w:rsid w:val="00F86C20"/>
     <w:rsid w:val="00F87B6A"/>
     <w:rsid w:val="00F913CC"/>
     <w:rsid w:val="00F92233"/>
     <w:rsid w:val="00F92699"/>
     <w:rsid w:val="00F943B2"/>
     <w:rsid w:val="00F94A8A"/>
     <w:rsid w:val="00F962F1"/>
     <w:rsid w:val="00F97348"/>
     <w:rsid w:val="00FA0237"/>
     <w:rsid w:val="00FA0A57"/>
     <w:rsid w:val="00FA1202"/>
     <w:rsid w:val="00FA2538"/>
     <w:rsid w:val="00FA2612"/>
     <w:rsid w:val="00FA2A51"/>
     <w:rsid w:val="00FA3A46"/>
     <w:rsid w:val="00FA4133"/>
     <w:rsid w:val="00FA4C8C"/>
     <w:rsid w:val="00FA6499"/>
@@ -5737,65 +6280,63 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00405DA1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00405DA1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="bg-BG" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F338B2"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="bg-BG" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -6132,50 +6673,63 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D81C8C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002F035F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00530232"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr-bricolage.bg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -6437,77 +6991,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>858</Words>
-  <Characters>4894</Characters>
+  <Words>1274</Words>
+  <Characters>7268</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Заглавие</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5741</CharactersWithSpaces>
+  <CharactersWithSpaces>8525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rosica Angelova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>