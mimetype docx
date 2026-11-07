--- v0 (2026-02-18)
+++ v1 (2026-11-07)
@@ -88,161 +88,127 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mr.Bricolage</w:t>
       </w:r>
       <w:r w:rsidRPr="009F43B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A0F69B" w14:textId="77777777" w:rsidR="0053679F" w:rsidRDefault="0053679F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="261EB222" w14:textId="662F653B" w:rsidR="009F43B3" w:rsidRPr="00BE5355" w:rsidRDefault="009F43B3" w:rsidP="009F43B3">
+    <w:p w14:paraId="261EB222" w14:textId="4775F404" w:rsidR="009F43B3" w:rsidRPr="00BE5355" w:rsidRDefault="009F43B3" w:rsidP="009F43B3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="009F43B3">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>„ДОВЕРИЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F43B3">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>БРИКО“ АД</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009F43B3">
+        <w:t xml:space="preserve">БРИКО“ АД (Наричано по-долу за краткост </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Наричано по-долу за краткост </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F43B3">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Администратор“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>или</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">или </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F43B3">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> „Дружеството“)</w:t>
       </w:r>
       <w:r w:rsidRPr="004A59C8">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">осъществява дейността си в съответствие със Закона за защита на личните данни и </w:t>
       </w:r>
       <w:r w:rsidRPr="00540AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Регламент (ЕС) 2016/679 на Европейския парламент и на Съвета от 27 април 2016 година относно защитата на физическите лица във връзка с обработването на лични данни и относно свободното движение на такива данни</w:t>
       </w:r>
@@ -304,161 +270,224 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> Настоящата информация има цел да Ви информира за всички аспекти на обработката личните Ви данни от Дружеството и правата, които имате във връзка с тази обработка </w:t>
       </w:r>
       <w:r w:rsidRPr="009F43B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">като </w:t>
       </w:r>
-      <w:r w:rsidR="0085629B">
+      <w:r w:rsidR="008A7464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>титуляр</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F43B3">
+        <w:t xml:space="preserve">субект на данни. Под „субект на данни“ се разбира </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на клубна карта </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F43B3">
+        <w:t xml:space="preserve">физическо лице - </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk234570568"/>
+      <w:r w:rsidR="0085629B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00735253">
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>титуляр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F43B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> („Клубна карта“)</w:t>
+        <w:t xml:space="preserve"> на клубна карта </w:t>
       </w:r>
       <w:r w:rsidRPr="009F43B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
         </w:rPr>
+        <w:t>Mr.Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidR="00735253">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00735253">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>(„Клубна карта“)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или като физическо лице – представител на юридическо лице, което е титуляр</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10553" w:rsidRPr="009F43B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на клубна карта </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10553" w:rsidRPr="009F43B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Mr.Bricolage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F43B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467BC269" w14:textId="77777777" w:rsidR="009F43B3" w:rsidRDefault="009F43B3" w:rsidP="009F43B3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="556251FB" w14:textId="53B876AC" w:rsidR="003E4196" w:rsidRPr="003E4196" w:rsidRDefault="009F43B3" w:rsidP="003E4196">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0085629B">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="0085629B">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Данни за контакт с Администратора:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0085629B">
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="0014287F">
-        <w:t xml:space="preserve">ДОВЕРИЕ </w:t>
-[...3 lines deleted...]
-        <w:t>БРИКО</w:t>
+        <w:t>ДОВЕРИЕ БРИКО</w:t>
       </w:r>
       <w:r w:rsidR="0085629B">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0014287F">
         <w:t xml:space="preserve"> АД</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">, ЕИК </w:t>
       </w:r>
       <w:r w:rsidRPr="0014287F">
         <w:t>130006992</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, със седалище и адрес на управление </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14DEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">гр. София, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">п.к. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14DEB">
@@ -473,77 +502,63 @@
         </w:rPr>
         <w:t>84</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14DEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0014287F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">бул. </w:t>
       </w:r>
       <w:r w:rsidR="0085629B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="0014287F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Цариградско </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Цариградско шосе</w:t>
+      </w:r>
+      <w:r w:rsidR="0085629B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="0014287F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>шосе</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 115</w:t>
+        <w:t xml:space="preserve"> № 115</w:t>
       </w:r>
       <w:r w:rsidR="003E4196">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003E4196" w:rsidRPr="003E4196">
         <w:t xml:space="preserve">електронна поща: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="007A5866">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>data.protection@mr-bricolage.bg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7DD9BEA0" w14:textId="77777777" w:rsidR="009F43B3" w:rsidRPr="003E4196" w:rsidRDefault="009F43B3" w:rsidP="009F43B3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -809,51 +824,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>гр. София, ул. „Найден Геров“ № 6, ет. 4, офис 7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC564F1" w14:textId="77777777" w:rsidR="0085629B" w:rsidRDefault="0085629B" w:rsidP="0085629B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34E9216C" w14:textId="52B53D86" w:rsidR="0085629B" w:rsidRDefault="0085629B" w:rsidP="0085629B">
+    <w:p w14:paraId="34E9216C" w14:textId="72D3A3FD" w:rsidR="0085629B" w:rsidRDefault="0085629B" w:rsidP="0085629B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085629B">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0085629B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -868,175 +883,185 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Дружеството </w:t>
       </w:r>
       <w:r w:rsidRPr="00717E8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">обработва лични данни </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">на титулярите на клубна карта </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk234570792"/>
+      <w:r w:rsidR="008A7464">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>субектите на данни</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00B10553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mr.Bricolage </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за следните цели:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F7C89B" w14:textId="06442AE0" w:rsidR="0085629B" w:rsidRPr="00490989" w:rsidRDefault="008262E3" w:rsidP="008262E3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а)</w:t>
       </w:r>
       <w:r w:rsidR="0085629B" w:rsidRPr="0085629B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> за издаване и обслужване на клубната карта и за изпълнение на задълженията на </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk216430493"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk216430493"/>
       <w:r w:rsidR="0085629B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="008F1B4C" w:rsidRPr="0085629B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДОВЕРИЕ БРИКО</w:t>
       </w:r>
       <w:r w:rsidR="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0085629B" w:rsidRPr="0085629B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> АД</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="0085629B" w:rsidRPr="0085629B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> към титуляра на картата</w:t>
       </w:r>
       <w:r w:rsidR="000C2AEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>За тази цел данните се обработват</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE5355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk217398853"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk217398853"/>
       <w:r w:rsidRPr="00BE5355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>на основание чл. 6, ал. 1, б. „а“ от Регламент (ЕС) 2016/679 (GDPR)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00BE5355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, и по-конкретно на основание изрично съгласие</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на субекта на данните</w:t>
       </w:r>
       <w:r w:rsidR="00490989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1196,77 +1221,77 @@
       </w:r>
       <w:r w:rsidR="0085629B" w:rsidRPr="0085629B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, включително за проследяване на потребителското поведение на титуляра на клубната карта, за проучване на очакванията му и за подобряване на обслужването</w:t>
       </w:r>
       <w:r w:rsidR="000C2AEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000C2AEC" w:rsidRPr="000C2AEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk216427420"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk216427420"/>
       <w:r w:rsidR="000C2AEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>За тази цел данните се обработват</w:t>
       </w:r>
       <w:r w:rsidR="000C2AEC" w:rsidRPr="00BE5355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на основание чл. 6, ал. 1, б. „а“ от Регламент (ЕС) 2016/679 (GDPR), и по-конкретно на основание изрично съгласие</w:t>
       </w:r>
       <w:r w:rsidR="000C2AEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на субекта на данните;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="0B9B7C4D" w14:textId="1EF2EBA7" w:rsidR="000C2AEC" w:rsidRPr="000C2AEC" w:rsidRDefault="008262E3" w:rsidP="000C2AEC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в)</w:t>
       </w:r>
       <w:r w:rsidR="0085629B" w:rsidRPr="0085629B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1413,50 +1438,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лични данни, които Администраторът обработва: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F21C73" w14:textId="2F36DC05" w:rsidR="00EF0CD2" w:rsidRDefault="00EF0CD2" w:rsidP="0085629B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="14293A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008262E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> За целите по т</w:t>
       </w:r>
       <w:r w:rsidR="008262E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">очка 4, б. а) </w:t>
       </w:r>
       <w:r w:rsidRPr="008262E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
@@ -1472,51 +1498,50 @@
         <w:t>Две имена, адрес, телефонен номер, имейл;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A97263A" w14:textId="4F1C100C" w:rsidR="00EF0CD2" w:rsidRDefault="00EF0CD2" w:rsidP="0085629B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008262E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5.2.</w:t>
       </w:r>
       <w:r w:rsidRPr="008262E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> За целите по т. </w:t>
       </w:r>
       <w:r w:rsidR="008262E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">4, б. б) </w:t>
       </w:r>
       <w:r w:rsidRPr="008262E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1605,75 +1630,75 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="008262E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- Две имена, адрес, телефонен номер, имейл, интереси;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CF7885" w14:textId="77777777" w:rsidR="008262E3" w:rsidRPr="008262E3" w:rsidRDefault="00EF0CD2" w:rsidP="008262E3">
+    <w:p w14:paraId="06CF7885" w14:textId="0D3EBA67" w:rsidR="008262E3" w:rsidRPr="008262E3" w:rsidRDefault="00EF0CD2" w:rsidP="008262E3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008262E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Администраторът не обработва повече данни за титуляра</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> на клубната карта</w:t>
+        <w:t xml:space="preserve">Администраторът не обработва повече данни за </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>субекта на данните</w:t>
       </w:r>
       <w:r w:rsidRPr="008262E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, отколкото са необходими за изпълнение на целите, посочени в т. </w:t>
       </w:r>
       <w:r w:rsidR="008262E3" w:rsidRPr="008262E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0089876E" w14:textId="201CAAC1" w:rsidR="00EF0CD2" w:rsidRDefault="00EF0CD2" w:rsidP="008262E3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1731,295 +1756,310 @@
       <w:r w:rsidR="00D261CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Срок за </w:t>
       </w:r>
       <w:r w:rsidR="00221006">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>обработване</w:t>
       </w:r>
       <w:r w:rsidR="00D261CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на личните данни:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECC7EF2" w14:textId="2A4FD0A4" w:rsidR="008262E3" w:rsidRPr="008F1B4C" w:rsidRDefault="008F1B4C" w:rsidP="008262E3">
+    <w:p w14:paraId="3ECC7EF2" w14:textId="1B19FCFB" w:rsidR="008262E3" w:rsidRPr="008F1B4C" w:rsidRDefault="008F1B4C" w:rsidP="008262E3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk216430731"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk216430731"/>
       <w:r w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„ДОВЕРИЕ БРИКО“ АД</w:t>
       </w:r>
       <w:r w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00D261CB" w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">обработва личните данни на титуляра на клиентската карта </w:t>
+        <w:t xml:space="preserve">обработва личните данни </w:t>
       </w:r>
       <w:r w:rsidR="00BC4499">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">до закриването й или до </w:t>
+        <w:t xml:space="preserve">до закриването </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10553" w:rsidRPr="008F1B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="14293A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на клиентската карта </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4499">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="14293A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">й или до </w:t>
       </w:r>
       <w:r w:rsidR="00CB796D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>оттегляне на съгласието за обработване на данните</w:t>
       </w:r>
       <w:r w:rsidR="00BC4499">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, ако се случи по-рано. </w:t>
       </w:r>
       <w:r w:rsidR="00CB796D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D71252" w14:textId="77777777" w:rsidR="008F1B4C" w:rsidRPr="008F1B4C" w:rsidRDefault="008F1B4C" w:rsidP="008262E3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29534DD0" w14:textId="146B3483" w:rsidR="008262E3" w:rsidRPr="008F1B4C" w:rsidRDefault="008F1B4C" w:rsidP="008262E3">
+    <w:p w14:paraId="29534DD0" w14:textId="4F0AEA5F" w:rsidR="008262E3" w:rsidRPr="008F1B4C" w:rsidRDefault="008F1B4C" w:rsidP="008262E3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk216432720"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk216432720"/>
       <w:r w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„ДОВЕРИЕ БРИКО“ АД</w:t>
       </w:r>
       <w:r w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="14293A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">обработва </w:t>
       </w:r>
       <w:r w:rsidR="008262E3" w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>лични</w:t>
       </w:r>
       <w:r w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>те</w:t>
       </w:r>
       <w:r w:rsidR="008262E3" w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> данни</w:t>
       </w:r>
       <w:r w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk216430807"/>
-[...6 lines deleted...]
-        <w:t>титуляра на клиентската карта</w:t>
+      <w:bookmarkStart w:id="7" w:name="_Hlk216430807"/>
+      <w:r w:rsidR="00B10553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>субекта на данните</w:t>
       </w:r>
       <w:r w:rsidR="008262E3" w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="008262E3" w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">за срока, необходим за изпълнение на  съответните цели, освен ако по закон или за защита на легитимните </w:t>
       </w:r>
       <w:r w:rsidR="008D1B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>му</w:t>
       </w:r>
       <w:r w:rsidR="008262E3" w:rsidRPr="008F1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> интереси, е необходим по-дълъг срок за съхранение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D31AC77" w14:textId="77777777" w:rsidR="00D261CB" w:rsidRDefault="00D261CB" w:rsidP="00D261CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="616EBB4C" w14:textId="77777777" w:rsidR="008D1B10" w:rsidRDefault="008F1B4C" w:rsidP="008D1B10">
+    <w:p w14:paraId="616EBB4C" w14:textId="7692AD32" w:rsidR="008D1B10" w:rsidRDefault="008F1B4C" w:rsidP="008D1B10">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1B10">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D261CB" w:rsidRPr="001A5D62">
-[...6 lines deleted...]
-      <w:r w:rsidR="00D261CB" w:rsidRPr="001A5D62">
+      <w:r w:rsidR="008A7464">
+        <w:t>Всеки субект на данни</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10553" w:rsidRPr="001A5D62" w:rsidDel="00B10553">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00D261CB" w:rsidRPr="001A5D62">
         <w:t>има следните права съгласно Общия регламент за защита на данните, а именно:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51827A44" w14:textId="77777777" w:rsidR="008D1B10" w:rsidRDefault="008D1B10" w:rsidP="008D1B10">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1B10">
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="008D1B10">
         <w:t>раво да получ</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1B10">
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="008D1B10">
         <w:t xml:space="preserve"> информация относно обработването на личните данни и достъп от обработваните данни;</w:t>
@@ -2115,74 +2155,74 @@
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1B10">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="008D1B10">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>раво на преносимост на данните;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E2F94C8" w14:textId="77777777" w:rsidR="00D261CB" w:rsidRDefault="00D261CB" w:rsidP="00D261CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E258529" w14:textId="062D71B2" w:rsidR="008D1B10" w:rsidRDefault="008D1B10" w:rsidP="008D1B10">
+    <w:p w14:paraId="4E258529" w14:textId="6BFDBBB2" w:rsidR="008D1B10" w:rsidRDefault="008D1B10" w:rsidP="008D1B10">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1B10">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="008A7464">
+        <w:t>Всеки субект на данни</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10553">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="001A5D62">
-        <w:t xml:space="preserve">Всеки </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> има право да подаде жалба пред Комисията за защита на личните данни на адрес гр. София 1592, бул. „Проф. Цветан Лазаров” №2 или по електронен път чрез уеб сайта на Комисията за защита на личните данни, а именно </w:t>
+        <w:t xml:space="preserve">има право да подаде жалба пред Комисията за защита на личните данни на адрес гр. София 1592, бул. „Проф. Цветан Лазаров” №2 или по електронен път чрез уеб сайта на Комисията за защита на личните данни, а именно </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="001A5D62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.cpdp.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001A5D62">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76256808" w14:textId="77777777" w:rsidR="008D1B10" w:rsidRDefault="008D1B10" w:rsidP="00D261CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03053D82" w14:textId="77777777" w:rsidR="007F6EE7" w:rsidRDefault="007F6EE7" w:rsidP="00D261CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
@@ -2230,199 +2270,224 @@
       </w:r>
       <w:r w:rsidR="00E514AD" w:rsidRPr="001A5D62">
         <w:t xml:space="preserve"> не може да </w:t>
       </w:r>
       <w:r w:rsidR="00E514AD">
         <w:t>получи клубна карта</w:t>
       </w:r>
       <w:r w:rsidR="00E514AD" w:rsidRPr="001A5D62">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC00B76" w14:textId="0173E19A" w:rsidR="00E514AD" w:rsidRDefault="00E514AD" w:rsidP="00221006">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09003DC7" w14:textId="77777777" w:rsidR="00E514AD" w:rsidRDefault="00E514AD" w:rsidP="00221006">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2252CFEE" w14:textId="7BF795FE" w:rsidR="00221006" w:rsidRDefault="00E514AD" w:rsidP="00221006">
+    <w:p w14:paraId="2252CFEE" w14:textId="1B23AD27" w:rsidR="00221006" w:rsidRDefault="00E514AD" w:rsidP="00221006">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E514AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk234570986"/>
+      <w:r w:rsidR="008A7464">
+        <w:t>Всеки субект на данни</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10553" w:rsidRPr="005A7743" w:rsidDel="00B10553">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00D261CB" w:rsidRPr="005A7743">
-        <w:t xml:space="preserve">Титулярът на клубната карта има право във всеки един момент да оттегли даденото съгласие за обработване  на личните му данни от </w:t>
+        <w:t xml:space="preserve">има право във всеки един момент да оттегли даденото съгласие за обработване  на личните му данни от </w:t>
       </w:r>
       <w:r w:rsidR="005A7743" w:rsidRPr="008F1B4C">
         <w:t>„ДОВЕРИЕ БРИКО“ АД</w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="005A7743">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00221006" w:rsidRPr="001A5D62">
         <w:t xml:space="preserve">Оттеглянето на съгласието за обработване на лични данни не засяга законосъобразността на обработването въз основа на съгласие, преди то да бъде оттеглено. </w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="005A7743">
         <w:t xml:space="preserve">Оттеглянето следва да бъде направено чрез подаване на писмено заявление в някой от магазините на </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk216432876"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk216432876"/>
       <w:r w:rsidR="005A7743" w:rsidRPr="008F1B4C">
         <w:t>„ДОВЕРИЕ БРИКО“ АД</w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="005A7743">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00D261CB" w:rsidRPr="005A7743">
         <w:t xml:space="preserve">или чрез изпращане на заявлението на имейл </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00C66F5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>data.protection@mr-bricolage.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D261CB" w:rsidRPr="005A7743">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk216435625"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk216435625"/>
       <w:r w:rsidR="00D261CB" w:rsidRPr="005A7743">
         <w:t xml:space="preserve">При оттегляне на </w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="005A7743">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">съгласието на титуляра на клубната карта за обработване  на личните му данни </w:t>
+        <w:t xml:space="preserve">съгласието на </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10553">
+        <w:t>субекта на данните</w:t>
+      </w:r>
+      <w:r w:rsidR="00D261CB" w:rsidRPr="005A7743">
+        <w:t xml:space="preserve"> за обработване  на личните му данни </w:t>
       </w:r>
       <w:r w:rsidR="00221006">
         <w:t xml:space="preserve">за целите по т. 4, б. а) по-горе, </w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="005A7743">
         <w:t xml:space="preserve">услугата по предоставяне на клубна карта се прекратява. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F760CD5" w14:textId="20386247" w:rsidR="00221006" w:rsidRPr="005A7743" w:rsidRDefault="00221006" w:rsidP="00221006">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7743">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="40A1CCEB" w14:textId="37107413" w:rsidR="00D261CB" w:rsidRPr="005A7743" w:rsidRDefault="007F6EE7" w:rsidP="007F6EE7">
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="40A1CCEB" w14:textId="21455151" w:rsidR="00D261CB" w:rsidRPr="005A7743" w:rsidRDefault="007F6EE7" w:rsidP="007F6EE7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005A7743">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E514AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005A7743">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="001A5D62">
-        <w:t>Всички искания за упражняване на права н</w:t>
+        <w:t xml:space="preserve">Всички искания за упражняване на права </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10553">
+        <w:t xml:space="preserve">по т.7 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D261CB" w:rsidRPr="001A5D62">
+        <w:t>н</w:t>
       </w:r>
       <w:r w:rsidR="005A7743">
-        <w:t>а титуляри на клубната карта по т.</w:t>
-[...2 lines deleted...]
-        <w:t>7</w:t>
+        <w:t xml:space="preserve">а </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk234571130"/>
+      <w:r w:rsidR="008A7464">
+        <w:t>субектите на данни</w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="001A5D62">
-        <w:t xml:space="preserve">, както и други искания във връзка с обработването на личните </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00D261CB" w:rsidRPr="001A5D62">
+        <w:t xml:space="preserve"> както и други искания във връзка с обработването на личните </w:t>
       </w:r>
       <w:r w:rsidR="005A7743">
         <w:t xml:space="preserve">им </w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="001A5D62">
         <w:t xml:space="preserve">данни, следва да се отправят до Администратора на е-мейл адрес: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="007A5866">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>data.protection@mr-bricolage.bg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005A7743">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D17564" w14:textId="77777777" w:rsidR="00D261CB" w:rsidRDefault="00D261CB" w:rsidP="00D261CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="712FA255" w14:textId="44DC8DE7" w:rsidR="007F6EE7" w:rsidRPr="005A7743" w:rsidRDefault="007F6EE7" w:rsidP="007F6EE7">
+    <w:p w14:paraId="712FA255" w14:textId="1014EE2D" w:rsidR="007F6EE7" w:rsidRPr="005A7743" w:rsidRDefault="007F6EE7" w:rsidP="007F6EE7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E514AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2441,222 +2506,225 @@
       </w:r>
       <w:r w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A7743" w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„ДОВЕРИЕ БРИКО“ АД</w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> обработва личните данни на </w:t>
       </w:r>
+      <w:r w:rsidR="008A7464">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>субектите на данни</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10553" w:rsidRPr="005A7743" w:rsidDel="00B10553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="005A7743" w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>титуляра на клубната карта</w:t>
+        <w:t>в качеството си на</w:t>
       </w:r>
       <w:r w:rsidR="00D261CB" w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> администратор. </w:t>
       </w:r>
       <w:r w:rsidR="005A7743" w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>в качеството си на</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">„ДОВЕРИЕ БРИКО“ АД </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">може да предоставя получените лични данни на лица, обработващи данните от името на </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk216433002"/>
       <w:r w:rsidR="005A7743" w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">„ДОВЕРИЕ БРИКО“ АД </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">може да предоставя получените лични данни на лица, обработващи данните от името на </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Hlk216433002"/>
+        <w:t>или на трети лица, ако това е предвидено в нормативен акт или въз основа на сключен договор за обработване</w:t>
+      </w:r>
       <w:r w:rsidR="005A7743" w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">„ДОВЕРИЕ БРИКО“ АД </w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>или на трети лица, ако това е предвидено в нормативен акт или въз основа на сключен договор за обработване</w:t>
+        <w:t xml:space="preserve"> Администраторът възлага обработването на лични данни единствено на дружества или лица, които осигуряват високо ниво на защита на лични данни. </w:t>
       </w:r>
       <w:r w:rsidR="005A7743" w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>За целите на дигитализацията, поддръжката и обслужването на клубните карти на „ДОВЕРИЕ БРИКО“ АД л</w:t>
       </w:r>
       <w:r w:rsidRPr="005A7743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Администраторът възлага обработването на лични данни единствено на дружества или лица, които осигуряват високо ниво на защита на лични данни. </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>ичните данни могат да бъдат обработвани от търговско дружество „Кардбокс“ АД (ЕИК 204390133).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B54926" w14:textId="6E906E0F" w:rsidR="00710D36" w:rsidRDefault="00D261CB" w:rsidP="007F6EE7">
+    <w:p w14:paraId="71B54926" w14:textId="0E01E97A" w:rsidR="00710D36" w:rsidRDefault="00D261CB" w:rsidP="007F6EE7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001A5D62">
         <w:t>Възможно е по искане на държавен или съдебен орган, както и при наличие на законово задължение, да се наложи Администраторът да разкрие лични данни</w:t>
       </w:r>
       <w:r w:rsidR="005A7743">
-        <w:t xml:space="preserve"> на титуляра на клубната карта</w:t>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7464">
+        <w:t>субект на данни</w:t>
       </w:r>
       <w:r w:rsidRPr="001A5D62">
         <w:t>, включително за целите на данъчното облагане и на националната сигурност.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3028E589" w14:textId="77777777" w:rsidR="00D261CB" w:rsidRPr="001A5D62" w:rsidRDefault="00D261CB" w:rsidP="00D261CB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1587B63D" w14:textId="7E55C150" w:rsidR="003E4196" w:rsidRPr="00BE5355" w:rsidRDefault="003E4196" w:rsidP="003E4196">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00175884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Можете да се запознаете с пълния текст на </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Hlk214445822"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk214445822"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Политиката за поверителност (</w:t>
       </w:r>
       <w:r w:rsidRPr="00175884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Задължителната информация за правата на лицата по защита на личните данни за клиентите на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„ДОВЕРИЕ - БРИКО“ АД</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00175884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>на уебсайт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3209,51 +3277,50 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0020069E"/>
     <w:rsid w:val="000001A4"/>
     <w:rsid w:val="00000DBC"/>
     <w:rsid w:val="00001388"/>
     <w:rsid w:val="00002DED"/>
     <w:rsid w:val="00003639"/>
     <w:rsid w:val="000044E1"/>
     <w:rsid w:val="00004A77"/>
     <w:rsid w:val="000058E1"/>
     <w:rsid w:val="00005E88"/>
     <w:rsid w:val="00005F38"/>
@@ -3547,50 +3614,51 @@
     <w:rsid w:val="002332BE"/>
     <w:rsid w:val="0023342E"/>
     <w:rsid w:val="002351D4"/>
     <w:rsid w:val="002356BC"/>
     <w:rsid w:val="00237E64"/>
     <w:rsid w:val="002402D4"/>
     <w:rsid w:val="0024042E"/>
     <w:rsid w:val="0024127C"/>
     <w:rsid w:val="0024156B"/>
     <w:rsid w:val="00242F81"/>
     <w:rsid w:val="002435A2"/>
     <w:rsid w:val="00243FD2"/>
     <w:rsid w:val="0024441F"/>
     <w:rsid w:val="002458C3"/>
     <w:rsid w:val="00245972"/>
     <w:rsid w:val="0024627E"/>
     <w:rsid w:val="00247853"/>
     <w:rsid w:val="00247981"/>
     <w:rsid w:val="002505AA"/>
     <w:rsid w:val="00252B82"/>
     <w:rsid w:val="002540DB"/>
     <w:rsid w:val="00255081"/>
     <w:rsid w:val="00255B61"/>
     <w:rsid w:val="00262023"/>
     <w:rsid w:val="00263C86"/>
+    <w:rsid w:val="00264211"/>
     <w:rsid w:val="00264420"/>
     <w:rsid w:val="00264E78"/>
     <w:rsid w:val="00266C69"/>
     <w:rsid w:val="0027004D"/>
     <w:rsid w:val="00270DDF"/>
     <w:rsid w:val="00270FCF"/>
     <w:rsid w:val="00271C60"/>
     <w:rsid w:val="0027275C"/>
     <w:rsid w:val="00272A2B"/>
     <w:rsid w:val="00272BA0"/>
     <w:rsid w:val="00273A30"/>
     <w:rsid w:val="00273E85"/>
     <w:rsid w:val="00274B7D"/>
     <w:rsid w:val="00275BA2"/>
     <w:rsid w:val="0027737D"/>
     <w:rsid w:val="002776E5"/>
     <w:rsid w:val="00277C50"/>
     <w:rsid w:val="00281C68"/>
     <w:rsid w:val="002829FC"/>
     <w:rsid w:val="00283507"/>
     <w:rsid w:val="00283707"/>
     <w:rsid w:val="00283EC6"/>
     <w:rsid w:val="00285621"/>
     <w:rsid w:val="00285EC1"/>
     <w:rsid w:val="002874D4"/>
@@ -3727,50 +3795,51 @@
     <w:rsid w:val="0037444E"/>
     <w:rsid w:val="003754E9"/>
     <w:rsid w:val="00380820"/>
     <w:rsid w:val="00380969"/>
     <w:rsid w:val="003809DF"/>
     <w:rsid w:val="00381B83"/>
     <w:rsid w:val="00381E11"/>
     <w:rsid w:val="00382EC1"/>
     <w:rsid w:val="00384F9F"/>
     <w:rsid w:val="00386973"/>
     <w:rsid w:val="00386E75"/>
     <w:rsid w:val="0039001D"/>
     <w:rsid w:val="00391F4E"/>
     <w:rsid w:val="0039225F"/>
     <w:rsid w:val="00392CFE"/>
     <w:rsid w:val="0039303A"/>
     <w:rsid w:val="00393B7F"/>
     <w:rsid w:val="00393DF5"/>
     <w:rsid w:val="0039582B"/>
     <w:rsid w:val="00395A0A"/>
     <w:rsid w:val="00396149"/>
     <w:rsid w:val="003A2116"/>
     <w:rsid w:val="003A2C91"/>
     <w:rsid w:val="003A2CA6"/>
     <w:rsid w:val="003A526B"/>
+    <w:rsid w:val="003A7577"/>
     <w:rsid w:val="003B06A7"/>
     <w:rsid w:val="003B1FC7"/>
     <w:rsid w:val="003B258C"/>
     <w:rsid w:val="003B28B2"/>
     <w:rsid w:val="003B4616"/>
     <w:rsid w:val="003B5B7C"/>
     <w:rsid w:val="003B6F61"/>
     <w:rsid w:val="003C0B6E"/>
     <w:rsid w:val="003C1362"/>
     <w:rsid w:val="003C1820"/>
     <w:rsid w:val="003C4550"/>
     <w:rsid w:val="003C4C5F"/>
     <w:rsid w:val="003C5189"/>
     <w:rsid w:val="003C59F2"/>
     <w:rsid w:val="003C63D8"/>
     <w:rsid w:val="003C6645"/>
     <w:rsid w:val="003D1566"/>
     <w:rsid w:val="003D16DE"/>
     <w:rsid w:val="003D19ED"/>
     <w:rsid w:val="003D2A3B"/>
     <w:rsid w:val="003D3F87"/>
     <w:rsid w:val="003D56D2"/>
     <w:rsid w:val="003D59CC"/>
     <w:rsid w:val="003D700E"/>
     <w:rsid w:val="003D7630"/>
@@ -4438,58 +4507,60 @@
     <w:rsid w:val="0087550A"/>
     <w:rsid w:val="00876D1D"/>
     <w:rsid w:val="00877212"/>
     <w:rsid w:val="00877CC2"/>
     <w:rsid w:val="00877F0B"/>
     <w:rsid w:val="008801D0"/>
     <w:rsid w:val="0088159E"/>
     <w:rsid w:val="008822C0"/>
     <w:rsid w:val="00882E74"/>
     <w:rsid w:val="008833C1"/>
     <w:rsid w:val="00885B19"/>
     <w:rsid w:val="008860F8"/>
     <w:rsid w:val="00887D05"/>
     <w:rsid w:val="008909EE"/>
     <w:rsid w:val="00890D1F"/>
     <w:rsid w:val="00890F5D"/>
     <w:rsid w:val="0089113B"/>
     <w:rsid w:val="00891609"/>
     <w:rsid w:val="008919D8"/>
     <w:rsid w:val="00892EE5"/>
     <w:rsid w:val="00893E7B"/>
     <w:rsid w:val="00894C30"/>
     <w:rsid w:val="0089571B"/>
     <w:rsid w:val="00895E92"/>
     <w:rsid w:val="008A0246"/>
+    <w:rsid w:val="008A0441"/>
     <w:rsid w:val="008A07A4"/>
     <w:rsid w:val="008A26D4"/>
     <w:rsid w:val="008A30DE"/>
     <w:rsid w:val="008A41FD"/>
     <w:rsid w:val="008A44A8"/>
     <w:rsid w:val="008A577B"/>
     <w:rsid w:val="008A5FE2"/>
     <w:rsid w:val="008A67C8"/>
+    <w:rsid w:val="008A7464"/>
     <w:rsid w:val="008A7E15"/>
     <w:rsid w:val="008B0D21"/>
     <w:rsid w:val="008B0DF9"/>
     <w:rsid w:val="008B308D"/>
     <w:rsid w:val="008B3FC5"/>
     <w:rsid w:val="008B4F00"/>
     <w:rsid w:val="008B7B05"/>
     <w:rsid w:val="008B7D4A"/>
     <w:rsid w:val="008B7DC3"/>
     <w:rsid w:val="008C015B"/>
     <w:rsid w:val="008C0D0E"/>
     <w:rsid w:val="008C19DA"/>
     <w:rsid w:val="008C3115"/>
     <w:rsid w:val="008C34C2"/>
     <w:rsid w:val="008C730E"/>
     <w:rsid w:val="008D0788"/>
     <w:rsid w:val="008D1612"/>
     <w:rsid w:val="008D1B10"/>
     <w:rsid w:val="008D2100"/>
     <w:rsid w:val="008D2510"/>
     <w:rsid w:val="008D28CA"/>
     <w:rsid w:val="008D375C"/>
     <w:rsid w:val="008D37E6"/>
     <w:rsid w:val="008D3F01"/>
     <w:rsid w:val="008D7CB7"/>
@@ -4774,50 +4845,51 @@
     <w:rsid w:val="00AD57B1"/>
     <w:rsid w:val="00AD5D0A"/>
     <w:rsid w:val="00AE0531"/>
     <w:rsid w:val="00AE2739"/>
     <w:rsid w:val="00AE2E42"/>
     <w:rsid w:val="00AE350D"/>
     <w:rsid w:val="00AE35EB"/>
     <w:rsid w:val="00AE56EE"/>
     <w:rsid w:val="00AF001A"/>
     <w:rsid w:val="00AF2216"/>
     <w:rsid w:val="00AF43E5"/>
     <w:rsid w:val="00AF5CC6"/>
     <w:rsid w:val="00AF5E32"/>
     <w:rsid w:val="00AF68EE"/>
     <w:rsid w:val="00AF6E34"/>
     <w:rsid w:val="00AF7C1E"/>
     <w:rsid w:val="00B00446"/>
     <w:rsid w:val="00B02173"/>
     <w:rsid w:val="00B02C8F"/>
     <w:rsid w:val="00B02F1E"/>
     <w:rsid w:val="00B04C20"/>
     <w:rsid w:val="00B068A6"/>
     <w:rsid w:val="00B07CA0"/>
     <w:rsid w:val="00B07CF6"/>
     <w:rsid w:val="00B07F00"/>
+    <w:rsid w:val="00B10553"/>
     <w:rsid w:val="00B12662"/>
     <w:rsid w:val="00B1361F"/>
     <w:rsid w:val="00B15CCF"/>
     <w:rsid w:val="00B16A8C"/>
     <w:rsid w:val="00B17813"/>
     <w:rsid w:val="00B206DC"/>
     <w:rsid w:val="00B221FC"/>
     <w:rsid w:val="00B23836"/>
     <w:rsid w:val="00B24F53"/>
     <w:rsid w:val="00B2538C"/>
     <w:rsid w:val="00B26626"/>
     <w:rsid w:val="00B26663"/>
     <w:rsid w:val="00B26AA2"/>
     <w:rsid w:val="00B275AE"/>
     <w:rsid w:val="00B300AB"/>
     <w:rsid w:val="00B300E6"/>
     <w:rsid w:val="00B3072D"/>
     <w:rsid w:val="00B321BD"/>
     <w:rsid w:val="00B323E7"/>
     <w:rsid w:val="00B347C8"/>
     <w:rsid w:val="00B34DAD"/>
     <w:rsid w:val="00B35042"/>
     <w:rsid w:val="00B364CB"/>
     <w:rsid w:val="00B36B4B"/>
     <w:rsid w:val="00B416EC"/>
@@ -5424,50 +5496,51 @@
     <w:rsid w:val="00F72510"/>
     <w:rsid w:val="00F73815"/>
     <w:rsid w:val="00F74202"/>
     <w:rsid w:val="00F744EF"/>
     <w:rsid w:val="00F779C4"/>
     <w:rsid w:val="00F80537"/>
     <w:rsid w:val="00F80E36"/>
     <w:rsid w:val="00F812B5"/>
     <w:rsid w:val="00F815DE"/>
     <w:rsid w:val="00F83144"/>
     <w:rsid w:val="00F836B8"/>
     <w:rsid w:val="00F84089"/>
     <w:rsid w:val="00F842DD"/>
     <w:rsid w:val="00F852E1"/>
     <w:rsid w:val="00F856AC"/>
     <w:rsid w:val="00F86C20"/>
     <w:rsid w:val="00F87B6A"/>
     <w:rsid w:val="00F913CC"/>
     <w:rsid w:val="00F92233"/>
     <w:rsid w:val="00F92699"/>
     <w:rsid w:val="00F943B2"/>
     <w:rsid w:val="00F94A8A"/>
     <w:rsid w:val="00F962F1"/>
     <w:rsid w:val="00F97348"/>
     <w:rsid w:val="00FA0237"/>
+    <w:rsid w:val="00FA0856"/>
     <w:rsid w:val="00FA0A57"/>
     <w:rsid w:val="00FA1202"/>
     <w:rsid w:val="00FA2538"/>
     <w:rsid w:val="00FA2612"/>
     <w:rsid w:val="00FA2A51"/>
     <w:rsid w:val="00FA3A46"/>
     <w:rsid w:val="00FA4133"/>
     <w:rsid w:val="00FA4C8C"/>
     <w:rsid w:val="00FA6499"/>
     <w:rsid w:val="00FA7A9A"/>
     <w:rsid w:val="00FB3809"/>
     <w:rsid w:val="00FB3851"/>
     <w:rsid w:val="00FB3BE3"/>
     <w:rsid w:val="00FB3E6D"/>
     <w:rsid w:val="00FB48FF"/>
     <w:rsid w:val="00FC2DD5"/>
     <w:rsid w:val="00FC5E9D"/>
     <w:rsid w:val="00FC6134"/>
     <w:rsid w:val="00FC64F5"/>
     <w:rsid w:val="00FC7ED1"/>
     <w:rsid w:val="00FD00B6"/>
     <w:rsid w:val="00FD07F3"/>
     <w:rsid w:val="00FD1381"/>
     <w:rsid w:val="00FD356E"/>
     <w:rsid w:val="00FE0C22"/>
@@ -6519,50 +6592,64 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F43B3"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF0CD2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B10553"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpdp.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vladimirov-kiskinov.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPO@vladimirov-kiskinov.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:data.protection@mr-bricolage.bg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:data.protection@mr-bricolage.bg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:data.protection@mr-bricolage.bg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -6823,69 +6910,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1010</Words>
-  <Characters>5757</Characters>
+  <Words>1017</Words>
+  <Characters>5802</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
+  <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6754</CharactersWithSpaces>
+  <CharactersWithSpaces>6806</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rosica Angelova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>